--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -365,59 +365,63 @@
           <t>79008</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Кривоноса, 18</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>032 276 57 99</t>
+          <t>+38(032)-276-57-99</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>wz32@ukr.net</t>
         </is>
       </c>
-      <c r="R2" s="5"/>
+      <c r="R2" s="5" t="inlineStr">
+        <is>
+          <t>https://lvivproflicej.com.ua/</t>
+        </is>
+      </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о.директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Чайковська Оксана Василівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Дочірнє підприємство ПрАТ "НАК" "Надра України" "Західукргеологія"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>5721</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>