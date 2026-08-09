--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -559,51 +559,51 @@
           <t>79007</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Університетська, 1</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+38(803)-229-71-66</t>
+          <t>+38(032)-239-48-77</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>zag_kan@lnu.edu.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>https://lnu.edu.ua/</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Гладишевський Роман Євгенович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>