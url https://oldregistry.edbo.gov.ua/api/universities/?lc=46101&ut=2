--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1264,58 +1264,52 @@
         <is>
           <t>вул. Митрополита Ангеловича, 28</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>032 235 24 97, 235 25 04</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>Lptu1@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5"/>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Корнійчук Леся Степанівна</t>
         </is>
       </c>
-      <c r="U12" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U12" s="8"/>
+      <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Міжрегіональне вище професійне училище автомобільного транспорту та будівництва"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>1668</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "МВПУАТБ"</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>Interregional high vocational school of automobile transport and construction</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
         <v>1954</v>
       </c>
@@ -2400,58 +2394,52 @@
         <is>
           <t>вул. Варшавська, 1</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>(096)828-92-05</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>lvivoustc@gmail.com</t>
         </is>
       </c>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Іванцьо Володар Орестович</t>
         </is>
       </c>
-      <c r="U25" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U25" s="8"/>
+      <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Львівський професійний коледж готельно-туристичного та ресторанного сервісу</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>1680</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t>Львівський ПКГТРС</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>Lviv Professional College of Hotel, Tourism and Restaurant Service</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
         <v>1954</v>
       </c>
@@ -3078,58 +3066,52 @@
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
           <t>вул. Каштанова, 9</t>
         </is>
       </c>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
           <t>Король Микола Олексійович</t>
         </is>
       </c>
-      <c r="U33" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U33" s="8"/>
+      <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ПЕРВИННОЇ ОРГАНІЗАЦІЇ "ЕЛЕКТРОН" ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>6838</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t>СТК ПО "ЕЛЕКТРОН" ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -3662,58 +3644,52 @@
         <is>
           <t>вул. Кримська, 26-А</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
           <t>+380(32)-259-20-32</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
           <t>ntkomdinat@ukr.net</t>
         </is>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
           <t>Каймакова Олена Володимирівна</t>
         </is>
       </c>
-      <c r="U40" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U40" s="8"/>
+      <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>Філія "Львівський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
         <v>3765</v>
       </c>
       <c r="C41" s="6" t="n">
         <v>3132</v>
       </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
@@ -3746,62 +3722,60 @@
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
           <t>вул. Личаківська, 27А</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
           <t>032 275 85 61</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
           <t>lv@uaservice.com.ua</t>
         </is>
       </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...10 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T41" s="5" t="inlineStr">
+        <is>
+          <t>Малевіч Віталій Валентинович</t>
+        </is>
+      </c>
+      <c r="U41" s="8"/>
+      <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>ШЕВЧЕНКІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ М. ЛЬВОВА /ТСО УКРАЇНИ/</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
         <v>6986</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -3840,58 +3814,52 @@
         <is>
           <t>вул. ЖОВКІВСЬКА, 25</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
           <t>(096)828-92-05</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
           <t>oksana1008c@gmail.com</t>
         </is>
       </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>КЕРІВНИК</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
           <t>ІВАНЦЬО ВОЛОДАР ОРЕСТОВИЧ</t>
         </is>
       </c>
-      <c r="U42" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U42" s="8"/>
+      <c r="V42" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V42"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>