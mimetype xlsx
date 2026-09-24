--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1077,61 +1077,61 @@
           <t>79047</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Ржегоржа Франтішека, 21</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>(050)371-38-04</t>
+          <t>+38(050)-371-38-04</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>info@unbroken.university</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
-          <t>https://unbroken.org.ua/ua/directions/unbrokenuniversity</t>
+          <t>https://unbroken.university/</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Фільц Олександр Орестович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Інститут фізичної оптики імені О.Г.Влоха Міністерства освіти і науки України</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>3887</v>
       </c>
       <c r="C11" s="6"/>