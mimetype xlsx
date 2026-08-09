--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$45</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V44"/>
+  <dimension ref="A1:V45"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -677,54 +677,58 @@
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Брегін Михайло Григорович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Львівський поліграфічний фаховий коледж Національного університету "Львівська політехніка"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>7497</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>97</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="E6" s="5"/>
+          <t>ВСП «ЛПФК НУ «ЛП»</t>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t>Separate structural subdivision «Lviv Printing Vocational College of Lviv Polytechnic National University»</t>
+        </is>
+      </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6"/>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>79008</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
@@ -735,51 +739,51 @@
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>пл. Митна, 1</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>+38(032)-275-34-44</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>mail@ptuad.lviv.ua</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
-          <t>http://lpkuad.com</t>
+          <t>https://lpk.lviv.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Хомчак Леся Миронівна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Львівський фаховий коледж індустрії моди Київського національного університету технологій та дизайну"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>634</v>
       </c>
       <c r="C7" s="6" t="n">
@@ -2592,1699 +2596,1789 @@
           <t>(044) 284-64-64, (032) 252 17 00</t>
         </is>
       </c>
       <c r="Q26" s="5"/>
       <c r="R26" s="5" t="inlineStr">
         <is>
           <t>https://kuk.edu.ua/</t>
         </is>
       </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
           <t>Вишневська Галина Георгіївна</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Бориславський фаховий медичний коледж"</t>
+          <t>"Фаховий класичний коледж "Львівського університету бізнесу та права"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="C27" s="6"/>
+        <v>4913</v>
+      </c>
+      <c r="C27" s="6" t="n">
+        <v>1139</v>
+      </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>Бориславський фаховий медичний коледж</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of Lviv Regional Council «Boryslav Professional Medical College»</t>
+          <t>"Professional Classical College of "Lviv University of Business and Law</t>
         </is>
       </c>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>1946</v>
+        <v>2019</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J27" s="5"/>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>82300</t>
+          <t>79021</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA46020010010087534</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>м. Борислав</t>
+          <t>м. Львів</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 37</t>
+          <t>вул. Кульпарківська, 99</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>+38(032)-485-01-13</t>
+          <t>+380970976061, +380966981032</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>bmu_2007@ukr.net</t>
+          <t>lubpcollege@gmail.com</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
-          <t>https://bmc.com.ua/</t>
+          <t>https://lubp.com.ua</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Хемич Олег Ярославович</t>
+          <t>Пась Ярина Іванівна</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>ДРОГОБИЦЬКА ФІЛІЯ ВИЩОГО ПРИВАТНОГО НАВЧАЛЬНОГО ЗАКЛАДУ "ЛЬВІВСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ "МЕДИК"</t>
+          <t>Комунальний заклад Львівської обласної ради "Бориславський фаховий медичний коледж"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1137</v>
+      </c>
+      <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>ДРОГОБИЦЬКА ФІЛІЯ ВПНЗ "ЛЬВІВСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ "МЕДИК"</t>
+          <t>Бориславський фаховий медичний коледж</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>DROHOBYCH BRANCH HIGHER PRIVATE EDUCATIONAL INSTITUTION «LVIV MEDICAL PROFESSIONAL COLLEGE «MEDYK»</t>
+          <t>Municipal Institution of Lviv Regional Council «Boryslav Professional Medical College»</t>
         </is>
       </c>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1999</v>
+        <v>1946</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t>Управління (головне управління) охорони здоров`я обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>82100</t>
+          <t>82300</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA46020030010069501</t>
+          <t>UA46020010010087534</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>м. Дрогобич</t>
+          <t>м. Борислав</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Сагайдачного, 100</t>
+          <t>вул. Шкільна, 37</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>(03244) 2 16 26</t>
+          <t>+38(032)-485-01-13</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>medyk-d@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R28" s="5"/>
+          <t>bmu_2007@ukr.net</t>
+        </is>
+      </c>
+      <c r="R28" s="5" t="inlineStr">
+        <is>
+          <t>https://bmc.com.ua/</t>
+        </is>
+      </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Надім`янова Тетяна Василівна</t>
+          <t>Хемич Олег Ярославович</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Дрогобицький механіко-технологічний фаховий коледж</t>
+          <t>ДРОГОБИЦЬКА ФІЛІЯ ВИЩОГО ПРИВАТНОГО НАВЧАЛЬНОГО ЗАКЛАДУ "ЛЬВІВСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ "МЕДИК"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="C29" s="6"/>
+        <v>1085</v>
+      </c>
+      <c r="C29" s="6" t="n">
+        <v>650</v>
+      </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ДМТФК</t>
+          <t>ДРОГОБИЦЬКА ФІЛІЯ ВПНЗ "ЛЬВІВСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ "МЕДИК"</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Drohobych Mechanical and Technological Professional College</t>
+          <t>DROHOBYCH BRANCH HIGHER PRIVATE EDUCATIONAL INSTITUTION «LVIV MEDICAL PROFESSIONAL COLLEGE «MEDYK»</t>
         </is>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1939</v>
+        <v>1999</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J29" s="5"/>
       <c r="K29" s="7" t="inlineStr">
         <is>
           <t>82100</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
           <t>UA46020030010069501</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Дрогобич</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Раневицька, 12</t>
+          <t>вул. Сагайдачного, 100</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>(03244) 352 06</t>
+          <t>(03244) 2 16 26</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>monudmt@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>medyk-d@ukr.net</t>
+        </is>
+      </c>
+      <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Звір Богдан Іванович</t>
+          <t>Надім`янова Тетяна Василівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради Дрогобицький музичний фаховий коледж ім. В.Барвінського</t>
+          <t>Дрогобицький механіко-технологічний фаховий коледж</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>1363</v>
+        <v>452</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>КЗ ЛОР Дрогобицький музичний фаховий коледж ім. В.Барвінського</t>
+          <t>ДМТФК</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>Drohobych Vasyl Barvinsky Music Applied College Municipal Institution of the Lviv Regional Council</t>
+          <t>Drohobych Mechanical and Technological Professional College</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
-          <t>Управління (головне управління) культури обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
           <t>82100</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
           <t>UA46020030010069501</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Дрогобич</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Музична, 3</t>
+          <t>вул. Раневицька, 12</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>0324421797, 0324421797</t>
+          <t>(03244) 352 06</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>ddmu@ukr.net</t>
+          <t>monudmt@ukr.net</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>ddmu.org.ua</t>
+          <t>dmtc.org.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Чумак Юрій Вікторович</t>
+          <t>Звір Богдан Іванович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Дрогобицький фаховий коледж нафти і газу"</t>
+          <t>Комунальний заклад Львівської обласної ради Дрогобицький музичний фаховий коледж ім. В.Барвінського</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>7218</v>
+        <v>1363</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗ ЛОР Дрогобицький музичний фаховий коледж ім. В.Барвінського</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of L’viv Regional Council "Drogobych Applied College of Oil and Gas"</t>
+          <t>Drohobych Vasyl Barvinsky Music Applied College Municipal Institution of the Lviv Regional Council</t>
         </is>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
         <v>1945</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Управління (головне управління) культури обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
           <t>82100</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
           <t>UA46020030010069501</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Дрогобич</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Грушевського Михайла, 57</t>
+          <t>вул. Музична, 3</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>+380971245323</t>
+          <t>0324421797, 0324421797</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>dkng@ukr.net</t>
+          <t>ddmu@ukr.net</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>https://dkng.net.ua</t>
+          <t>ddmu.org.ua</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Хомош Юрій Степанович</t>
+          <t>Чумак Юрій Вікторович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Новороздільський політехнічний фаховий коледж</t>
+          <t>Комунальний заклад Львівської обласної ради "Дрогобицький фаховий коледж нафти і газу"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>687</v>
+        <v>7218</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>НРПФК</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>Novorozdil Polytechnic Applied College</t>
+          <t>Municipal Institution of L’viv Regional Council "Drogobych Applied College of Oil and Gas"</t>
         </is>
       </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>1965</v>
+        <v>1945</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>81652</t>
+          <t>82100</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA46100150010069811</t>
+          <t>UA46020030010069501</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>м. Новий Розділ</t>
+          <t>м. Дрогобич</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. С. Бандери, 8</t>
+          <t>вул. Грушевського Михайла, 57</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+38(032)-612-60-18;</t>
+          <t>+380971245323</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>nrpk@meta.ua</t>
-[...2 lines deleted...]
-      <c r="R32" s="5"/>
+          <t>dkng@ukr.net</t>
+        </is>
+      </c>
+      <c r="R32" s="5" t="inlineStr">
+        <is>
+          <t>https://dkng.net.ua</t>
+        </is>
+      </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Дидишин Іван Степанович</t>
+          <t>Хомош Юрій Степанович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради Самбірський фаховий коледж культури і мистецтв</t>
+          <t>Новороздільський політехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>1269</v>
+        <v>687</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>КЗ ЛОР Самбірський коледж культури і мистецтв</t>
+          <t>НРПФК</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of L’viv Regional Council "Sambir college of culture and arts"</t>
+          <t>Novorozdil Polytechnic Applied College</t>
         </is>
       </c>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>1952</v>
+        <v>1965</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>Управління (головне управління) культури обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>81400</t>
+          <t>81652</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA46080130010066889</t>
+          <t>UA46100150010069811</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>м. Самбір</t>
+          <t>м. Новий Розділ</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Міцкевича, 1</t>
+          <t>вул. С. Бандери, 8</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(03236) 3 23 97</t>
+          <t>+38(032)-612-60-18;</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>sambirkult@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>nrpk@meta.ua</t>
+        </is>
+      </c>
+      <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Красняк Роман Мирославович</t>
+          <t>Дидишин Іван Степанович</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Самбірський фаховий медичний коледж"</t>
+          <t>Комунальний заклад Львівської обласної ради Самбірський фаховий коледж культури і мистецтв</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>741</v>
+        <v>1269</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>Самбірський фаховий медичний коледж</t>
+          <t>КЗ ЛОР Самбірський коледж культури і мистецтв</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of Lviv Regional Council «Sambir Professional Medical College»</t>
+          <t>Municipal Institution of L’viv Regional Council "Sambir college of culture and arts"</t>
         </is>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J34" s="5" t="inlineStr">
         <is>
-          <t>Департамент охорони здоров`я обласної державної адміністрації</t>
+          <t>Управління (головне управління) культури обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
           <t>81400</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
           <t>UA46080130010066889</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Самбір</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 14</t>
+          <t>вул. Міцкевича, 1</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>(03236) 33540, (03236) 33840</t>
+          <t>(03236) 3 23 97</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>sambirfmk@gmail.com</t>
+          <t>sambirkult@gmail.com</t>
         </is>
       </c>
       <c r="R34" s="5" t="inlineStr">
         <is>
-          <t>www.sambirmed.com.ua</t>
+          <t>samkult.com</t>
         </is>
       </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>В.о.директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Ковальчук Любомир Маркіянович</t>
+          <t>Красняк Роман Мирославович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Самбірський фаховий педагогічний коледж імені Івана Филипчака"</t>
+          <t>Комунальний заклад Львівської обласної ради "Самбірський фаховий медичний коледж"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>КЗЛОР "Самбірський фаховий педколедж ім.І.Филипчака"</t>
+          <t>Самбірський фаховий медичний коледж</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>Establishment of the Lviv Regional Council "Sambir Professional Pedagogical College Named after Ivan Fylypchak"</t>
+          <t>Municipal Institution of Lviv Regional Council «Sambir Professional Medical College»</t>
         </is>
       </c>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>1939</v>
+        <v>1953</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
+          <t>Департамент охорони здоров`я обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
           <t>81400</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA46080130010066889</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Самбір</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Івана Филипчака, 14</t>
+          <t>вул. Шевченка, 14</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>+380323632256</t>
+          <t>(03236) 33540, (03236) 33840</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>pedcollege@ukr.net</t>
+          <t>sambirfmk@gmail.com</t>
         </is>
       </c>
       <c r="R35" s="5" t="inlineStr">
         <is>
-          <t>http://www.pedcollegesambir.org.ua</t>
+          <t>www.sambirmed.com.ua</t>
         </is>
       </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В.о.директора</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Вантух Володимир Петрович</t>
+          <t>Ковальчук Любомир Маркіянович</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Самбірський фаховий коледж економіки та інформаційних технологій</t>
+          <t>Комунальний заклад Львівської обласної ради "Самбірський фаховий педагогічний коледж імені Івана Филипчака"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>СФКЕТІТ</t>
+          <t>КЗЛОР "Самбірський фаховий педколедж ім.І.Филипчака"</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>Sambir Applied College of Economics and Information Technologies</t>
+          <t>Establishment of the Lviv Regional Council "Sambir Professional Pedagogical College Named after Ivan Fylypchak"</t>
         </is>
       </c>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
           <t>81400</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA46080130010066889</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Самбір</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. С. Крушельницької, 7</t>
+          <t>вул. Івана Филипчака, 14</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>3 40 91</t>
+          <t>+380323632256</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>info@saceit.org.ua</t>
+          <t>pedcollege@ukr.net</t>
         </is>
       </c>
       <c r="R36" s="5" t="inlineStr">
         <is>
-          <t>saceit.org.ua</t>
+          <t>http://www.pedcollegesambir.org.ua</t>
         </is>
       </c>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов`язків директора</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Кміть Юрій Юліанович</t>
+          <t>Вантух Володимир Петрович</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Стрийський фаховий коледж Львівського національного університету природокористування"</t>
+          <t>Самбірський фаховий коледж економіки та інформаційних технологій</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>1238</v>
-[...3 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ВСП СФК ЛНУП</t>
+          <t>СФКЕТІТ</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>Separate structural department "Stryi Professional College of Lviv National Environmental University"</t>
+          <t>Sambir Applied College of Economics and Information Technologies</t>
         </is>
       </c>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>82400</t>
+          <t>81400</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA46100230010074173</t>
+          <t>UA46080130010066889</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>м. Стрий</t>
+          <t>м. Самбір</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Львівська, 169</t>
+          <t>вул. С. Крушельницької, 7</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>(03245)5-31-90</t>
+          <t>3 40 91</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>mail@sclnau.com.ua</t>
+          <t>info@saceit.org.ua</t>
         </is>
       </c>
       <c r="R37" s="5" t="inlineStr">
         <is>
-          <t>http://sclnau.com.ua</t>
+          <t>saceit.org.ua</t>
         </is>
       </c>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Виконувач обов`язків директора</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Рінило Ігор Ярославович</t>
+          <t>Кміть Юрій Юліанович</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>ТРУСКАВЕЦЬКИЙ ФАХОВИЙ КОЛЕДЖ ПРИ ЛЬВІВСЬКОМУ ІНСТИТУТІ ПРИВАТНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "МІЖРЕГІОНАЛЬНА АКАДЕМІЯ УПРАВЛІННЯ ПЕРСОНАЛОМ"</t>
+          <t>Відокремлений структурний підрозділ "Стрийський фаховий коледж Львівського національного університету природокористування"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>2591</v>
+        <v>1238</v>
       </c>
       <c r="C38" s="6" t="n">
-        <v>249</v>
+        <v>162</v>
       </c>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>Трускавецький фаховий коледж при Львівському інституті ПрАТ "ВНЗ "МАУП"</t>
+          <t>ВСП СФК ЛНУП</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>Truskavets Vocational College at the Lviv Institute of the Private Joint Stock Company "Higher Educationa Institution "Interregional Academy of Personnel Management"</t>
+          <t>Separate structural department "Stryi Professional College of Lviv National Environmental University"</t>
         </is>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>2008</v>
+        <v>1939</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J38" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>82200</t>
+          <t>82400</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA46020090010062870</t>
+          <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>м. Трускавець</t>
+          <t>м. Стрий</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Івасюка, 21</t>
+          <t>вул. Львівська, 169</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>(0247) 6-92-40</t>
+          <t>(03245)5-31-90</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>maup_truskavets@ukr.net</t>
+          <t>mail@sclnau.com.ua</t>
         </is>
       </c>
       <c r="R38" s="5" t="inlineStr">
         <is>
-          <t>https://collegetruskavets.maup.com.ua/</t>
+          <t>http://sclnau.com.ua</t>
         </is>
       </c>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Дідик Микола Михайлович</t>
+          <t>Рінило Ігор Ярославович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Червоноградський гірничо-економічний фаховий коледж</t>
+          <t>ТРУСКАВЕЦЬКИЙ ФАХОВИЙ КОЛЕДЖ ПРИ ЛЬВІВСЬКОМУ ІНСТИТУТІ ПРИВАТНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "МІЖРЕГІОНАЛЬНА АКАДЕМІЯ УПРАВЛІННЯ ПЕРСОНАЛОМ"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="C39" s="6"/>
+        <v>2591</v>
+      </c>
+      <c r="C39" s="6" t="n">
+        <v>249</v>
+      </c>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ЧГЕФК</t>
+          <t>Трускавецький фаховий коледж при Львівському інституті ПрАТ "ВНЗ "МАУП"</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>Chervonograd Mining and Economy Applied College</t>
+          <t>Truskavets Vocational College at the Lviv Institute of the Private Joint Stock Company "Higher Educationa Institution "Interregional Academy of Personnel Management"</t>
         </is>
       </c>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>80100</t>
+          <t>82200</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA46120130010071117</t>
+          <t>UA46020090010062870</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>м. Шептицький</t>
+          <t>м. Трускавець</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Василя Стуса, 17</t>
+          <t>вул. Івасюка, 21</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>0324931147</t>
+          <t>(0247) 6-92-40</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>cher.collage@gmail.com</t>
+          <t>maup_truskavets@ukr.net</t>
         </is>
       </c>
       <c r="R39" s="5" t="inlineStr">
         <is>
-          <t>dvnzchgek.edu.ua</t>
+          <t>https://collegetruskavets.maup.com.ua/</t>
         </is>
       </c>
       <c r="S39" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Курівчак Наталія Михайлівна</t>
+          <t>Дідик Микола Михайлович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради "Бродівський фаховий педагогічний коледж імені Маркіяна Шашкевича"</t>
+          <t>Червоноградський гірничо-економічний фаховий коледж</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>1109</v>
+        <v>830</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>КЗ ЛОР Бродівський фаховий педколедж</t>
+          <t>ЧГЕФК</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>Municipal institution of Lviv regional council “Brody Markiіan Shashkevich professional pedagogical college”</t>
+          <t>Chervonograd Mining and Economy Applied College</t>
         </is>
       </c>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J40" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>80600</t>
+          <t>80100</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA46040010010077682</t>
+          <t>UA46120130010071117</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>м. Броди</t>
+          <t>м. Шептицький</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Коцюбинського, 4</t>
+          <t>вул. Василя Стуса, 17</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>(03266) 421 63, 277 01, 429 28</t>
+          <t>0324931147</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>brodypk@ukr.net</t>
+          <t>cher.collage@gmail.com</t>
         </is>
       </c>
       <c r="R40" s="5" t="inlineStr">
         <is>
-          <t>http://brodypk.com.ua</t>
+          <t>dvnzchgek.edu.ua</t>
         </is>
       </c>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Квак Олександр Володимирович</t>
+          <t>Курівчак Наталія Михайлівна</t>
         </is>
       </c>
       <c r="U40" s="8"/>
       <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ «Вишнянський фаховий коледж Львівського національного університету природокористування»</t>
+          <t>Комунальний заклад Львівської обласної ради "Бродівський фаховий педагогічний коледж імені Маркіяна Шашкевича"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>1109</v>
+      </c>
+      <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>ВСП «ВФК ЛНУП»</t>
+          <t>КЗ ЛОР Бродівський фаховий педколедж</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Department «Vyshnia Professional College of Lviv National Environmental University»</t>
+          <t>Municipal institution of Lviv regional council “Brody Markiіan Shashkevich professional pedagogical college”</t>
         </is>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
-        <v>1920</v>
+        <v>1945</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>81540</t>
+          <t>80600</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA46080110030016158</t>
+          <t>UA46040010010077682</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>с. Вишня</t>
+          <t>м. Броди</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Наукова, 5</t>
+          <t>вул. Коцюбинського, 4</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>+38(032)-364-52-48</t>
+          <t>(03266) 421 63, 277 01, 429 28</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>vyshnya@i.ua</t>
+          <t>brodypk@ukr.net</t>
         </is>
       </c>
       <c r="R41" s="5" t="inlineStr">
         <is>
-          <t>vyshnya.in.ua</t>
+          <t>http://brodypk.com.ua</t>
         </is>
       </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Галушка Наталія Олександрівна</t>
+          <t>Квак Олександр Володимирович</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Золочівський фаховий коледж Національного університету "Львівська політехніка"</t>
+          <t>Відокремлений структурний підрозділ «Вишнянський фаховий коледж Львівського національного університету природокористування»</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="C42" s="6" t="n">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>"Золочівський фаховий коледж НУ "Львівська політехніка"</t>
+          <t>ВСП «ВФК ЛНУП»</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>Separate structural subdivision Zolochiv Vocational College of Lviv Polytechnic National University</t>
+          <t>Separated Structural Department «Vyshnia Professional College of Lviv National Environmental University»</t>
         </is>
       </c>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
-        <v>2010</v>
+        <v>1920</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>80700</t>
+          <t>81540</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
-          <t>UA46040070010068975</t>
+          <t>UA46080110030016158</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>м. Золочів</t>
+          <t>с. Вишня</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. І. Труша, 4</t>
+          <t>вул. Наукова, 5</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>(03265) 4-51-94</t>
+          <t>+38(032)-364-52-48</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>zolkol@ukr.net</t>
+          <t>vyshnya@i.ua</t>
         </is>
       </c>
       <c r="R42" s="5" t="inlineStr">
         <is>
-          <t>zcollage.com.ua</t>
+          <t>vyshnya.in.ua</t>
         </is>
       </c>
       <c r="S42" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Болюбаш Юрій Ярославович</t>
+          <t>Галушка Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Золочівський фаховий коледж Львівського національного університету природокористування"</t>
+          <t>Відокремлений структурний підрозділ "Золочівський фаховий коледж Національного університету "Львівська політехніка"</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>525</v>
+        <v>410</v>
       </c>
       <c r="C43" s="6" t="n">
-        <v>162</v>
+        <v>97</v>
       </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>ВСП ЗФК ЛНУП</t>
+          <t>"Золочівський фаховий коледж НУ "Львівська політехніка"</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>Separate structural department Zolochiv Professional College of Lviv National Environmental University</t>
+          <t>Separate structural subdivision Zolochiv Vocational College of Lviv Polytechnic National University</t>
         </is>
       </c>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
-        <v>1958</v>
+        <v>2010</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>80745</t>
+          <t>80700</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA46040070380072449</t>
+          <t>UA46040070010068975</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>с. Новоселище</t>
+          <t>м. Золочів</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. ---,</t>
+          <t>вул. І. Труша, 4</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>(032)6559431, 0967411545</t>
+          <t>(03265) 4-51-94</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>zfklnup@ukr.net</t>
+          <t>zolkol@ukr.net</t>
         </is>
       </c>
       <c r="R43" s="5" t="inlineStr">
         <is>
-          <t>zklnau.com.ua</t>
+          <t>zcollage.com.ua</t>
         </is>
       </c>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Вислободський Петро Йосифович</t>
+          <t>Болюбаш Юрій Ярославович</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Фаховий коледж Львівського університету бізнесу та права</t>
+          <t>Відокремлений структурний підрозділ "Золочівський фаховий коледж Львівського національного університету природокористування"</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>1455</v>
+        <v>525</v>
       </c>
       <c r="C44" s="6" t="n">
-        <v>1139</v>
+        <v>162</v>
       </c>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ВСП ЗФК ЛНУП</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>Professional College of Lviv University of Business and Law</t>
+          <t>Separate structural department Zolochiv Professional College of Lviv National Environmental University</t>
         </is>
       </c>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
-        <v>2009</v>
+        <v>1958</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J44" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J44" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>82000</t>
+          <t>80745</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
-          <t>UA46080150010090008</t>
+          <t>UA46040070380072449</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>м. Старий Самбір</t>
+          <t>с. Новоселище</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 14</t>
+          <t>вул. ---,</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>(067)799-43-11, (067)660-24-17</t>
+          <t>(032)6559431, 0967411545</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>klubtp@gmail.com</t>
+          <t>zfklnup@ukr.net</t>
         </is>
       </c>
       <c r="R44" s="5" t="inlineStr">
         <is>
-          <t>klubp.com.ua</t>
+          <t>zklnau.com.ua</t>
         </is>
       </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Сюшко Степан Миколайович</t>
+          <t>Вислободський Петро Йосифович</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="inlineStr">
+        <is>
+          <t>Фаховий коледж Львівського університету бізнесу та права</t>
+        </is>
+      </c>
+      <c r="B45" s="6" t="n">
+        <v>1455</v>
+      </c>
+      <c r="C45" s="6" t="n">
+        <v>1139</v>
+      </c>
+      <c r="D45" s="5" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>Professional College of Lviv University of Business and Law</t>
+        </is>
+      </c>
+      <c r="F45" s="7"/>
+      <c r="G45" s="6" t="n">
+        <v>2009</v>
+      </c>
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t>Заклад фахової передвищої освіти</t>
+        </is>
+      </c>
+      <c r="I45" s="5" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J45" s="5"/>
+      <c r="K45" s="7" t="inlineStr">
+        <is>
+          <t>82000</t>
+        </is>
+      </c>
+      <c r="L45" s="7" t="inlineStr">
+        <is>
+          <t>UA46080150010090008</t>
+        </is>
+      </c>
+      <c r="M45" s="5" t="inlineStr">
+        <is>
+          <t>Львівська обл.</t>
+        </is>
+      </c>
+      <c r="N45" s="5" t="inlineStr">
+        <is>
+          <t>м. Старий Самбір</t>
+        </is>
+      </c>
+      <c r="O45" s="5" t="inlineStr">
+        <is>
+          <t>вул. Шевченка, 14</t>
+        </is>
+      </c>
+      <c r="P45" s="5" t="inlineStr">
+        <is>
+          <t>(067)799-43-11, (067)660-24-17</t>
+        </is>
+      </c>
+      <c r="Q45" s="5" t="inlineStr">
+        <is>
+          <t>klubtp@gmail.com</t>
+        </is>
+      </c>
+      <c r="R45" s="5" t="inlineStr">
+        <is>
+          <t>klubp.com.ua</t>
+        </is>
+      </c>
+      <c r="S45" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T45" s="5" t="inlineStr">
+        <is>
+          <t>Сюшко Степан Миколайович</t>
+        </is>
+      </c>
+      <c r="U45" s="8"/>
+      <c r="V45" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V44"/>
+  <autoFilter ref="A1:V45"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>