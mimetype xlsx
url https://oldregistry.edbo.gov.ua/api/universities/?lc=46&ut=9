--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -4237,51 +4237,51 @@
           <t>вул. ---,</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
           <t>(032)6559431, 0967411545</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
           <t>zfklnup@ukr.net</t>
         </is>
       </c>
       <c r="R44" s="5" t="inlineStr">
         <is>
           <t>zklnau.com.ua</t>
         </is>
       </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Вислободський Петро Йосифович</t>
+          <t>Біленький Петро Миронович</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Фаховий коледж Львівського університету бізнесу та права</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
         <v>1455</v>
       </c>
       <c r="C45" s="6" t="n">
         <v>1139</v>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>Professional College of Lviv University of Business and Law</t>