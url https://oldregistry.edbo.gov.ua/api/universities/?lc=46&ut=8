--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -656,51 +656,51 @@
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Драгоманова, 14/16</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>032 261 21 08</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>institut@celbiol.lviv.ua</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>https://www.cellbiol.lviv.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Директор інституту біології клітини НАН Уккраїни</t>
+          <t>Директор інституту біології клітини НАН України</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Дмитрук Костянтин Васильович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Інститут біології тварин Національної академії аграрних наук України</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>3574</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>І-т біології тварин НААН</t>
         </is>
       </c>