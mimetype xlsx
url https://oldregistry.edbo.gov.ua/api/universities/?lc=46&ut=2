--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1264,58 +1264,52 @@
         <is>
           <t>вул. Митрополита Ангеловича, 28</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>032 235 24 97, 235 25 04</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>Lptu1@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5"/>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Корнійчук Леся Степанівна</t>
         </is>
       </c>
-      <c r="U12" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U12" s="8"/>
+      <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Міжрегіональне вище професійне училище автомобільного транспорту та будівництва"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>1668</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "МВПУАТБ"</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>Interregional high vocational school of automobile transport and construction</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
         <v>1954</v>
       </c>
@@ -2400,58 +2394,52 @@
         <is>
           <t>вул. Варшавська, 1</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>(096)828-92-05</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>lvivoustc@gmail.com</t>
         </is>
       </c>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Іванцьо Володар Орестович</t>
         </is>
       </c>
-      <c r="U25" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U25" s="8"/>
+      <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Львівський професійний коледж готельно-туристичного та ресторанного сервісу</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>1680</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t>Львівський ПКГТРС</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>Lviv Professional College of Hotel, Tourism and Restaurant Service</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
         <v>1954</v>
       </c>
@@ -3078,58 +3066,52 @@
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
           <t>вул. Каштанова, 9</t>
         </is>
       </c>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
           <t>Король Микола Олексійович</t>
         </is>
       </c>
-      <c r="U33" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U33" s="8"/>
+      <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ПЕРВИННОЇ ОРГАНІЗАЦІЇ "ЕЛЕКТРОН" ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>6838</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t>СТК ПО "ЕЛЕКТРОН" ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -3662,58 +3644,52 @@
         <is>
           <t>вул. Кримська, 26-А</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
           <t>+380(32)-259-20-32</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
           <t>ntkomdinat@ukr.net</t>
         </is>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
           <t>Каймакова Олена Володимирівна</t>
         </is>
       </c>
-      <c r="U40" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U40" s="8"/>
+      <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>Філія "Львівський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
         <v>3765</v>
       </c>
       <c r="C41" s="6" t="n">
         <v>3132</v>
       </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
@@ -3746,62 +3722,60 @@
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
           <t>вул. Личаківська, 27А</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
           <t>032 275 85 61</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
           <t>lv@uaservice.com.ua</t>
         </is>
       </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...10 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T41" s="5" t="inlineStr">
+        <is>
+          <t>Малевіч Віталій Валентинович</t>
+        </is>
+      </c>
+      <c r="U41" s="8"/>
+      <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>ШЕВЧЕНКІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ М. ЛЬВОВА /ТСО УКРАЇНИ/</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
         <v>6986</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -3840,58 +3814,52 @@
         <is>
           <t>вул. ЖОВКІВСЬКА, 25</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
           <t>(096)828-92-05</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
           <t>oksana1008c@gmail.com</t>
         </is>
       </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>КЕРІВНИК</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
           <t>ІВАНЦЬО ВОЛОДАР ОРЕСТОВИЧ</t>
         </is>
       </c>
-      <c r="U42" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U42" s="8"/>
+      <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти "Бориславський центр професійної освіти"</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
         <v>1675</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
         <v>1984</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -5388,56 +5356,56 @@
         </is>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
           <t>м. Шептицький</t>
         </is>
       </c>
       <c r="O60" s="5" t="inlineStr">
         <is>
           <t>вул. Стуса В., 15</t>
         </is>
       </c>
       <c r="P60" s="5" t="inlineStr">
         <is>
           <t>+38(098)-988-34-35;</t>
         </is>
       </c>
       <c r="Q60" s="5" t="inlineStr">
         <is>
           <t>lc55@ukr.net</t>
         </is>
       </c>
       <c r="R60" s="5"/>
       <c r="S60" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>в. о. директора</t>
         </is>
       </c>
       <c r="T60" s="5" t="inlineStr">
         <is>
-          <t>Онишкевич Руслан Богданович</t>
+          <t>Запісоцька Ольга Іванівна</t>
         </is>
       </c>
       <c r="U60" s="8"/>
       <c r="V60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Львівської обласної ради "Шептицький професійний коледж технологій та дизайну"</t>
         </is>
       </c>
       <c r="B61" s="6" t="n">
         <v>7338</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <t>КЗ ЛОР "Шептицький професійний коледж технологій та дизайну"</t>
         </is>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="7"/>
       <c r="G61" s="6"/>
       <c r="H61" s="5" t="inlineStr">
         <is>
@@ -5543,51 +5511,51 @@
           <t>80100</t>
         </is>
       </c>
       <c r="L62" s="7" t="inlineStr">
         <is>
           <t>UA46120130010071117</t>
         </is>
       </c>
       <c r="M62" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
           <t>м. Шептицький</t>
         </is>
       </c>
       <c r="O62" s="5" t="inlineStr">
         <is>
           <t>вул. В. Стуса, 36</t>
         </is>
       </c>
       <c r="P62" s="5" t="inlineStr">
         <is>
-          <t>+380(32)-494-83-85</t>
+          <t>+38(032)-494-83-85</t>
         </is>
       </c>
       <c r="Q62" s="5" t="inlineStr">
         <is>
           <t>automar1994@ukr.net</t>
         </is>
       </c>
       <c r="R62" s="5"/>
       <c r="S62" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T62" s="5" t="inlineStr">
         <is>
           <t>Гейко Микола Ярославович</t>
         </is>
       </c>
       <c r="U62" s="8"/>
       <c r="V62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Престиж"</t>
@@ -7186,58 +7154,52 @@
           <t>с-ще Лопатин</t>
         </is>
       </c>
       <c r="O81" s="5" t="inlineStr">
         <is>
           <t>вул. Центральна, 30</t>
         </is>
       </c>
       <c r="P81" s="5"/>
       <c r="Q81" s="5" t="inlineStr">
         <is>
           <t>lopatin_avtoscool@email.ua</t>
         </is>
       </c>
       <c r="R81" s="5"/>
       <c r="S81" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T81" s="5" t="inlineStr">
         <is>
           <t>Фарина Гордій Ярославович</t>
         </is>
       </c>
-      <c r="U81" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U81" s="8"/>
+      <c r="V81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="inlineStr">
         <is>
           <t>Філія Добротвірського професійного ліцею в смт. Лопатин</t>
         </is>
       </c>
       <c r="B82" s="6" t="n">
         <v>2967</v>
       </c>
       <c r="C82" s="6" t="n">
         <v>1659</v>
       </c>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="7"/>
       <c r="G82" s="6" t="n">
         <v>2004</v>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
@@ -7861,51 +7823,51 @@
           <t>80533</t>
         </is>
       </c>
       <c r="L89" s="7" t="inlineStr">
         <is>
           <t>UA46040030020026316</t>
         </is>
       </c>
       <c r="M89" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N89" s="5" t="inlineStr">
         <is>
           <t>с-ще Олесько</t>
         </is>
       </c>
       <c r="O89" s="5" t="inlineStr">
         <is>
           <t>вул. Валова, 9</t>
         </is>
       </c>
       <c r="P89" s="5" t="inlineStr">
         <is>
-          <t>0688655504</t>
+          <t>+38(068)-865-55-04</t>
         </is>
       </c>
       <c r="Q89" s="5" t="inlineStr">
         <is>
           <t>olesko_licey@ukr.net</t>
         </is>
       </c>
       <c r="R89" s="5"/>
       <c r="S89" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T89" s="5" t="inlineStr">
         <is>
           <t>Парійчук Іван Володимирович</t>
         </is>
       </c>
       <c r="U89" s="8"/>
       <c r="V89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="inlineStr">
         <is>
           <t>Перемишлянський професійний ліцей</t>
@@ -8724,51 +8686,51 @@
           <t>м. Турка</t>
         </is>
       </c>
       <c r="O99" s="5" t="inlineStr">
         <is>
           <t>вул. Молодіжна, 39</t>
         </is>
       </c>
       <c r="P99" s="5" t="inlineStr">
         <is>
           <t>(03269)32154; 0665147866</t>
         </is>
       </c>
       <c r="Q99" s="5" t="inlineStr">
         <is>
           <t>turkaptl@ukr.net</t>
         </is>
       </c>
       <c r="R99" s="5" t="inlineStr">
         <is>
           <t>https://www.turkaptl.org/</t>
         </is>
       </c>
       <c r="S99" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T99" s="5" t="inlineStr">
         <is>
           <t>Юричко Ярослав Володимирович</t>
         </is>
       </c>
       <c r="U99" s="8"/>
       <c r="V99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="inlineStr">
         <is>
           <t>Турківська автомобільна школа товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B100" s="6" t="n">
         <v>3916</v>
       </c>
       <c r="C100" s="6"/>
       <c r="D100" s="5" t="inlineStr">
         <is>
           <t>Турківська автошкола ТСО України</t>
         </is>
       </c>