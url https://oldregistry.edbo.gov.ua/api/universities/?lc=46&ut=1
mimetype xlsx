--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1077,61 +1077,61 @@
           <t>79047</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Ржегоржа Франтішека, 21</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>(050)371-38-04</t>
+          <t>+38(050)-371-38-04</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>info@unbroken.university</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
-          <t>https://unbroken.org.ua/ua/directions/unbrokenuniversity</t>
+          <t>https://unbroken.university/</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Фільц Олександр Орестович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Інститут фізичної оптики імені О.Г.Влоха Міністерства освіти і науки України</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>3887</v>
       </c>
       <c r="C11" s="6"/>
@@ -2662,56 +2662,56 @@
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Борислав</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
           <t>вул. Богуна, 32</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>(096)053-23-71</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>academoffice@ubts.education</t>
         </is>
       </c>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>в.о. керівника</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Степанченко Станіслав Вікторович</t>
+          <t>Пиж Ярослав Богданович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Територіально відокремлений структурний підрозділ "Філія державного вищого навчального закладу "Ужгородський національний університет" у місті Львів"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>4133</v>
       </c>
       <c r="C28" s="6" t="n">
         <v>207</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">