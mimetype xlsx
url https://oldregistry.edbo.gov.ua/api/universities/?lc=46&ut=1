--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$31</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -653,51 +653,51 @@
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Кушевича, 5</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>0322521289, (044) 284-64-04</t>
         </is>
       </c>
       <c r="Q5" s="5"/>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>https://kuk.edu.ua/</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Декан</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Голубець Ірина Миколаївна</t>
+          <t>Доскіч Людмила Степанівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Навчально-науковий інститут просторового планування та перспективних технологій Національного університету "Львівська політехніка"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>2759</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>97</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ВСП НН ІППТ</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Separated Structural Subdivision Educational and Research Institute of Spatial Planning and Advanced Technologies of Lviv Polytechnic National University</t>
@@ -1022,1951 +1022,2035 @@
         <is>
           <t>business_law@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>lubp.com.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Семчук Жанна Віталіївна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Інститут фізичної оптики імені О.Г.Влоха Міністерства освіти і науки України</t>
+          <t>Заклад вищої освіти "Університет Анброукен"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>3887</v>
+        <v>7406</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>ІФО імені О.Г.Влоха МОН України</t>
+          <t>Університет Анброукен</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J10" s="5"/>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>79005</t>
+          <t>79047</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>вул. Драгоманова, 23</t>
+          <t>вул. Ржегоржа Франтішека, 21</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>032 261 14 88</t>
+          <t>(050)371-38-04</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>vlokhifo@ifo.lviv.ua</t>
-[...2 lines deleted...]
-      <c r="R10" s="5"/>
+          <t>info@unbroken.university</t>
+        </is>
+      </c>
+      <c r="R10" s="5" t="inlineStr">
+        <is>
+          <t>https://unbroken.org.ua/ua/directions/unbrokenuniversity</t>
+        </is>
+      </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Влох Ростислав Орестович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Фільц Олександр Орестович</t>
+        </is>
+      </c>
+      <c r="U10" s="8"/>
+      <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад вищої освіти Львівської обласної ради "Львівська медична академія імені Андрея Крупинського"</t>
+          <t>Інститут фізичної оптики імені О.Г.Влоха Міністерства освіти і науки України</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>627</v>
+        <v>3887</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>КЗВО ЛОР "Львівська медична академія імені Андрея Крупинського"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ІФО імені О.Г.Влоха МОН України</t>
+        </is>
+      </c>
+      <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
-        <v>1773</v>
+        <v>2000</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>79000</t>
+          <t>79005</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Дорошенка, 70</t>
+          <t>вул. Драгоманова, 23</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>2615048</t>
+          <t>032 261 14 88</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>ldmk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>vlokhifo@ifo.lviv.ua</t>
+        </is>
+      </c>
+      <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Кривко Юрій Ярославович</t>
-[...3 lines deleted...]
-      <c r="V11" s="5"/>
+          <t>Влох Ростислав Орестович</t>
+        </is>
+      </c>
+      <c r="U11" s="8" t="n">
+        <v>45397</v>
+      </c>
+      <c r="V11" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Львівська національна академія мистецтв</t>
+          <t>Комунальний заклад вищої освіти Львівської обласної ради "Львівська медична академія імені Андрея Крупинського"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>253</v>
+        <v>627</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>ЛНАМ</t>
+          <t>КЗВО ЛОР "Львівська медична академія імені Андрея Крупинського"</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>Lviv National Academy of Arts</t>
-[...6 lines deleted...]
-      </c>
+          <t>Communal Institution of Higher Education of Lviv Regional Council "Andrei Krupynskyi Lviv Medical Academy"</t>
+        </is>
+      </c>
+      <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>1946</v>
+        <v>1773</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
-          <t>Міністерство культури України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>79011</t>
+          <t>79000</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Кубійовича, 38</t>
+          <t>вул. Дорошенка, 70</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>80322761482;</t>
+          <t>2615048</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>office@lnam.edu.ua</t>
+          <t>ldmk@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>www.lnam.edu.ua</t>
+          <t>https://lma.edu.ua/</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Косів Василь Михайлович</t>
+          <t>Кривко Юрій Ярославович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Львівська національна музична академія імені М.В.Лисенка</t>
+          <t>Львівська національна академія мистецтв</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>175</v>
+        <v>253</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>ЛНМА імені М.В. Лисенка</t>
+          <t>ЛНАМ</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>Lviv National Music Academy named after Mykola Lysenko</t>
+          <t>Lviv National Academy of Arts</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G13" s="6" t="n">
-        <v>1844</v>
+        <v>1946</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Міністерство культури України</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>79005</t>
+          <t>79011</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Нижанківського, 5</t>
+          <t>вул. Кубійовича, 38</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(032) 235 82 68, 274 31 06</t>
+          <t>80322761482;</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>lnma@lnma.edu.ua</t>
+          <t>office@lnam.edu.ua</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>http://lnma.edu.ua</t>
+          <t>www.lnam.edu.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов`язків ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Олексів Ярослав Володимирович</t>
+          <t>Косів Василь Михайлович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Львівська філія Приватного вищого навчального закладу "Європейський університет"</t>
+          <t>Львівська національна музична академія імені М.В.Лисенка</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>1290</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>Львівська філія ПВНЗ "Європейський університет"</t>
+          <t>ЛНМА імені М.В. Лисенка</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>Lviv Branch of Private Higher Education Establishment "European University"</t>
-[...2 lines deleted...]
-      <c r="F14" s="7"/>
+          <t>Lviv National Music Academy named after Mykola Lysenko</t>
+        </is>
+      </c>
+      <c r="F14" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G14" s="6" t="n">
-        <v>2000</v>
+        <v>1844</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J14" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство культури України</t>
+        </is>
+      </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>79019</t>
+          <t>79005</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Кушевича, 5</t>
+          <t>вул. Нижанківського, 5</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>032 297 50 38</t>
+          <t>(032) 235 82 68, 274 31 06</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>lviv@e-u.edu.ua</t>
+          <t>lnma@lnma.edu.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
-          <t>www.lviv.e-u.in.ua</t>
+          <t>http://lnma.edu.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконувач обов`язків ректора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Коцун Володимир Іванович</t>
+          <t>Олексів Ярослав Володимирович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Львівський державний університет безпеки життєдіяльності</t>
+          <t>Львівська філія Приватного вищого навчального закладу "Європейський університет"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C15" s="6"/>
+        <v>1290</v>
+      </c>
+      <c r="C15" s="6" t="n">
+        <v>228</v>
+      </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>ЛДУ БЖД</t>
+          <t>Львівська філія ПВНЗ "Європейський університет"</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>Lviv State University of Life Safety</t>
+          <t>Lviv Branch of Private Higher Education Establishment "European University"</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1954</v>
+        <v>2000</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J15" s="5"/>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>79007</t>
+          <t>79019</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Клепарівська, 35</t>
+          <t>вул. Кушевича, 5</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>(032) 233 32 40, 233 00 88</t>
+          <t>032 297 50 38</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>ldubzh.lviv@dsns.gov.ua</t>
+          <t>lviv@e-u.edu.ua</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
-          <t>http://www.ldubgd.edu.ua</t>
+          <t>www.lviv.e-u.in.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Бондар Дмитро Володимирович</t>
+          <t>Коцун Володимир Іванович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Львівський державний університет внутрішніх справ</t>
+          <t>Львівський державний університет безпеки життєдіяльності</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ЛьвДУВС</t>
+          <t>ЛДУ БЖД</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>Lviv state university of internal affairs</t>
+          <t>Lviv State University of Life Safety</t>
         </is>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>1992</v>
+        <v>1954</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
-          <t>Міністерство внутрішніх справ України</t>
+          <t>Державна служба України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
           <t>79007</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Городоцька, 26</t>
+          <t>вул. Клепарівська, 35</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>38(032) 258-63-25</t>
+          <t>(032) 233 32 40, 233 00 88</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>vdzr@lvduvs.edu.ua</t>
+          <t>ldubzh.lviv@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
-          <t>www.lvduvs.edu.ua</t>
+          <t>http://www.ldubgd.edu.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Швець Дмитро Володимирович</t>
+          <t>Бондар Дмитро Володимирович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Львівський державний університет фізичної культури імені Івана Боберського</t>
+          <t>Львівський державний університет внутрішніх справ</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>187</v>
+        <v>136</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ЛДУФК ім. Івана Боберського</t>
+          <t>ЛьвДУВС</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>Ivan Boberskyi Lviv State University of Physical Culture</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lviv state university of internal affairs</t>
+        </is>
+      </c>
+      <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1946</v>
+        <v>1992</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>Міністерство молоді та спорту України</t>
+          <t>Міністерство внутрішніх справ України</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>79000</t>
+          <t>79007</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Костюшка, 11</t>
+          <t>вул. Городоцька, 26</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38(032)-272-70-42</t>
+          <t>38(032) 258-63-25</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>info@ldufk.edu.ua</t>
-[...2 lines deleted...]
-      <c r="R17" s="5"/>
+          <t>vdzr@lvduvs.edu.ua</t>
+        </is>
+      </c>
+      <c r="R17" s="5" t="inlineStr">
+        <is>
+          <t>www.lvduvs.edu.ua</t>
+        </is>
+      </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Свищ Ярослав Степанович</t>
+          <t>Швець Дмитро Володимирович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Львівський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
+          <t>Львівський державний університет фізичної культури імені Івана Боберського</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>1164</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>ЛІ ПрАТ «ВНЗ «МАУП»</t>
+          <t>ЛДУФК ім. Івана Боберського</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>The Lviv Institute of the Private Joint Stock Company "Higher education institution "The Interregional Academy of Personnel Management "</t>
-[...2 lines deleted...]
-      <c r="F18" s="7"/>
+          <t>Ivan Boberskyi Lviv State University of Physical Culture</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G18" s="6" t="n">
-        <v>1998</v>
+        <v>1946</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство молоді та спорту України</t>
+        </is>
+      </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>79059</t>
+          <t>79000</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010615203</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. І. Мазепи, 29</t>
+          <t>вул. Костюшка, 11</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>(0322) 294 0081</t>
+          <t>+38(032)-272-70-42</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>limaup@iapm.edu.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>info@ldufk.edu.ua</t>
+        </is>
+      </c>
+      <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Лелик Любов Іванівна</t>
+          <t>Свищ Ярослав Степанович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Львівський національний університет ветеринарної медицини та біотехнологій імені С. З. Ґжицького</t>
+          <t>Львівський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C19" s="6"/>
+        <v>1164</v>
+      </c>
+      <c r="C19" s="6" t="n">
+        <v>249</v>
+      </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>ЛНУВМБ імені С. З. Ґжицького</t>
+          <t>ЛІ ПрАТ «ВНЗ «МАУП»</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>Stepan Gzhytskyi National University of Veterinary Medicine and Biotechnologies Lviv</t>
-[...6 lines deleted...]
-      </c>
+          <t>The Lviv Institute of the Private Joint Stock Company "Higher education institution "The Interregional Academy of Personnel Management "</t>
+        </is>
+      </c>
+      <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1784</v>
+        <v>1998</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J19" s="5"/>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>79010</t>
+          <t>79059</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010364817</t>
+          <t>UA46060250010615203</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Пекарська, 50</t>
+          <t>вул. І. Мазепи, 29</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>(032) 260-28-89</t>
+          <t>(0322) 294 0081</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>admin@lvet.edu.ua</t>
+          <t>limaup@iapm.edu.ua</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
-          <t>http://lvet.edu.ua</t>
+          <t>li-maup.edu.lviv.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Парубчак Іван Орестович</t>
+          <t>Лелик Любов Іванівна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Львівський національний університет імені Івана Франка</t>
+          <t>Львівський національний університет ветеринарної медицини та біотехнологій імені С. З. Ґжицького</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>282</v>
+        <v>126</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>ЛНУ ім. Івана Франка</t>
+          <t>ЛНУВМБ імені С. З. Ґжицького</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>Ivan Franko National University of Lviv</t>
+          <t>Stepan Gzhytskyi National University of Veterinary Medicine and Biotechnologies Lviv</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G20" s="6" t="n">
-        <v>1661</v>
+        <v>1784</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>79007</t>
+          <t>79010</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Університетська, 1</t>
+          <t>вул. Пекарська, 50</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>+38(803)-229-71-66</t>
+          <t>(032) 260-28-89</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>zag_kan@lnu.edu.ua</t>
+          <t>admin@lvet.edu.ua</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>https://lnu.edu.ua/</t>
+          <t>http://lvet.edu.ua</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Гладишевський Роман Євгенович</t>
+          <t>Парубчак Іван Орестович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Львівський торговельно-економічний університет</t>
+          <t>Львівський національний університет імені Івана Франка</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>16</v>
+        <v>282</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ЛТЕУ</t>
+          <t>ЛНУ ім. Івана Франка</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Lviv University of Trade and Economics</t>
-[...2 lines deleted...]
-      <c r="F21" s="7"/>
+          <t>Ivan Franko National University of Lviv</t>
+        </is>
+      </c>
+      <c r="F21" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G21" s="6" t="n">
-        <v>1816</v>
+        <v>1661</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УКРАЇНСЬКЕ ОБ’ЄДНАННЯ ЗАКЛАДІВ КООПЕРАТИВНОЇ ОСВІТИ"</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>79005</t>
+          <t>79007</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010364817</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Туган-Барановського, 10</t>
+          <t>вул. Університетська, 1</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>(032) 275-65-50, 275-68-66</t>
+          <t>+38(032)-239-48-77</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>lute@lute.lviv.ua</t>
+          <t>zag_kan@lnu.edu.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
-          <t>www.lute.lviv.ua</t>
+          <t>https://lnu.edu.ua/</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Куцик Петро Олексійович</t>
+          <t>Гладишевський Роман Євгенович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Національна академія сухопутних військ імені гетьмана Петра Сагайдачного</t>
+          <t>Львівський торговельно-економічний університет</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>1259</v>
+        <v>16</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>НАСВ</t>
+          <t>ЛТЕУ</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>Hetman Petro Sahaidachny National Army Academy</t>
+          <t>Lviv University of Trade and Economics</t>
         </is>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>1939</v>
+        <v>1816</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
-          <t>Міністерство оборони України</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УКРАЇНСЬКЕ ОБ’ЄДНАННЯ ЗАКЛАДІВ КООПЕРАТИВНОЇ ОСВІТИ"</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>79012</t>
+          <t>79005</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010364817</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв Майдану, 32</t>
+          <t>вул. Туган-Барановського, 10</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>(032) 238 65 34</t>
+          <t>(032) 275-65-50, 275-68-66</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>mail@asv.gov.ua</t>
+          <t>lute@lute.lviv.ua</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>www.asv.gov.ua</t>
+          <t>www.lute.lviv.ua</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>Начальник Національної академії</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Качур Роман Володимирович</t>
+          <t>Куцик Петро Олексійович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Національний лісотехнічний університет України</t>
+          <t>Національна академія сухопутних військ імені гетьмана Петра Сагайдачного</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>160</v>
+        <v>1259</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>НЛТУ України</t>
+          <t>НАСВ</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Ukrainian National Forestry University</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hetman Petro Sahaidachny National Army Academy</t>
+        </is>
+      </c>
+      <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1874</v>
+        <v>1939</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство оборони України</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>79057</t>
+          <t>79012</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010515336</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Генерала Чупринки, 103</t>
+          <t>вул. Героїв Майдану, 32</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>0322378094, 0322378024, 0322377990</t>
+          <t>(032) 238 65 34</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>nltu@ukr.net</t>
+          <t>mail@asv.gov.ua</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>www.nltu.edu.ua</t>
+          <t>www.asv.gov.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Начальник Національної академії</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Загорський Володимир Степанович</t>
+          <t>Качур Роман Володимирович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Національний університет "Львівська політехніка"</t>
+          <t>Національний лісотехнічний університет України</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>97</v>
+        <v>160</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>Львівська політехніка</t>
+          <t>НЛТУ України</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>Lviv Polytechnic National University</t>
+          <t>Ukrainian National Forestry University</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G24" s="6" t="n">
-        <v>1844</v>
+        <v>1874</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>79013</t>
+          <t>79057</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010515336</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Степана Бандери, 12</t>
+          <t>вул. Генерала Чупринки, 103</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(032) 258 27 58</t>
+          <t>0322378094, 0322378024, 0322377990</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>coffice@lpnu.ua</t>
+          <t>nltu@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>https://lpnu.ua/</t>
+          <t>www.nltu.edu.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Шаховська Наталія Богданівна</t>
+          <t>Загорський Володимир Степанович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Приватний заклад вищої освіти "ІТ СТЕП Університет"</t>
+          <t>Національний університет "Львівська політехніка"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>3846</v>
+        <v>97</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>"ІТ СТЕП Університет"</t>
+          <t>Львівська політехніка</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>IT STEP UNIVERSITY</t>
-[...2 lines deleted...]
-      <c r="F25" s="7"/>
+          <t>Lviv Polytechnic National University</t>
+        </is>
+      </c>
+      <c r="F25" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G25" s="6" t="n">
-        <v>2016</v>
+        <v>1844</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>79011</t>
+          <t>79013</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Замарстинівська, 83 А</t>
+          <t>вул. Степана Бандери, 12</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>+(380) 736-10-7388</t>
+          <t>(032) 258 27 58</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>box@itstep.org</t>
+          <t>coffice@lpnu.ua</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>https://itstep.edu.ua</t>
+          <t>https://lpnu.ua/</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Волошин Віктор Володимирович</t>
+          <t>Шаховська Наталія Богданівна</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>РЕЛІГІЙНА ОРГАНІЗАЦІЯ "ВИЩИЙ ДУХОВНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УКРАЇНСЬКА БАПТИСТСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ ВСЕУКРАЇНСЬКОГО СОЮЗУ ЦЕРКОВ ЄВАНГЕЛЬСЬКИХ ХРИСТИЯН-БАПТИСТІВ"</t>
+          <t>Приватний заклад вищої освіти "ІТ СТЕП Університет"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>6885</v>
+        <v>3846</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>РО "ВДНЗ "УБТС ВСЦ ЄХБ"</t>
+          <t>"ІТ СТЕП Університет"</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>RELIGIOUS ORGANIZATION "HIGHER THEOLOGICAL EDUCATIONAL ESTABLISHMENT "UKRAINIAN BAPTIST TEOLOGICAL SEMINARY OF THE UKRAINIAN UNION OF CHURCHES OF EVANGELICAL CHRISTIANS-BAPTISTS"</t>
+          <t>IT STEP UNIVERSITY</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>82306</t>
+          <t>79011</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA46020010010087534</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>м. Борислав</t>
+          <t>м. Львів</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Богуна, 32</t>
+          <t>вул. Замарстинівська, 83 А</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>(096)053-23-71</t>
+          <t>+(380) 736-10-7388</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>academoffice@ubts.education</t>
-[...2 lines deleted...]
-      <c r="R26" s="5"/>
+          <t>box@itstep.org</t>
+        </is>
+      </c>
+      <c r="R26" s="5" t="inlineStr">
+        <is>
+          <t>https://itstep.edu.ua</t>
+        </is>
+      </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>в.о. керівника</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Степанченко Станіслав Вікторович</t>
+          <t>Волошин Віктор Володимирович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Територіально відокремлений структурний підрозділ "Філія державного вищого навчального закладу "Ужгородський національний університет" у місті Львів"</t>
+          <t>РЕЛІГІЙНА ОРГАНІЗАЦІЯ "ВИЩИЙ ДУХОВНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УКРАЇНСЬКА БАПТИСТСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ ВСЕУКРАЇНСЬКОГО СОЮЗУ ЦЕРКОВ ЄВАНГЕЛЬСЬКИХ ХРИСТИЯН-БАПТИСТІВ"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>4133</v>
-[...3 lines deleted...]
-      </c>
+        <v>6885</v>
+      </c>
+      <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E27" s="5"/>
+          <t>РО "ВДНЗ "УБТС ВСЦ ЄХБ"</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>RELIGIOUS ORGANIZATION "HIGHER THEOLOGICAL EDUCATIONAL ESTABLISHMENT "UKRAINIAN BAPTIST TEOLOGICAL SEMINARY OF THE UKRAINIAN UNION OF CHURCHES OF EVANGELICAL CHRISTIANS-BAPTISTS"</t>
+        </is>
+      </c>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
         <v>2001</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J27" s="5"/>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>79005</t>
+          <t>82306</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46020010010087534</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>м. Львів</t>
+          <t>м. Борислав</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Дудаєва, 15</t>
-[...3 lines deleted...]
-      <c r="Q27" s="5"/>
+          <t>вул. Богуна, 32</t>
+        </is>
+      </c>
+      <c r="P27" s="5" t="inlineStr">
+        <is>
+          <t>(096)053-23-71</t>
+        </is>
+      </c>
+      <c r="Q27" s="5" t="inlineStr">
+        <is>
+          <t>academoffice@ubts.education</t>
+        </is>
+      </c>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>в.о. керівника</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Смоланка Володимир Іванович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Степанченко Станіслав Вікторович</t>
+        </is>
+      </c>
+      <c r="U27" s="8"/>
+      <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Дрогобицький державний педагогічний університет імені Івана Франка</t>
+          <t>Територіально відокремлений структурний підрозділ "Філія державного вищого навчального закладу "Ужгородський національний університет" у місті Львів"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C28" s="6"/>
+        <v>4133</v>
+      </c>
+      <c r="C28" s="6" t="n">
+        <v>207</v>
+      </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>ДДПУ</t>
-[...11 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1940</v>
+        <v>2001</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>82100</t>
+          <t>79005</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA46020030010069501</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>м. Дрогобич</t>
+          <t>м. Львів</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Івана Франка, 24</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Дудаєва, 15</t>
+        </is>
+      </c>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Бодак Валентина Анатоліївна</t>
-[...3 lines deleted...]
-      <c r="V28" s="5"/>
+          <t>Смоланка Володимир Іванович</t>
+        </is>
+      </c>
+      <c r="U28" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V28" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Навчально-консультаційний пункт Івано-Франковського національного технічного університету нафти і газу у місті Дрогобич</t>
+          <t>Дрогобицький державний педагогічний університет імені Івана Франка</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>2768</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...3 lines deleted...]
-      <c r="F29" s="7"/>
+          <t>ДДПУ</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>Drohobych Ivan Franko State Pedagogical University</t>
+        </is>
+      </c>
+      <c r="F29" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G29" s="6" t="n">
-        <v>2000</v>
+        <v>1940</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
           <t>82100</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
           <t>UA46020030010069501</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Дрогобич</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Грушевського, 57</t>
+          <t>вул. Івана Франка, 24</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>0324438969</t>
-[...3 lines deleted...]
-      <c r="R29" s="5"/>
+          <t>(03 24) 41 04 74, (03 244) 3 38 77</t>
+        </is>
+      </c>
+      <c r="Q29" s="5" t="inlineStr">
+        <is>
+          <t>dspu@dspu.edu.ua</t>
+        </is>
+      </c>
+      <c r="R29" s="5" t="inlineStr">
+        <is>
+          <t>http://dspu.edu.ua</t>
+        </is>
+      </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>керівник</t>
-[...2 lines deleted...]
-      <c r="T29" s="5"/>
+          <t>Ректор</t>
+        </is>
+      </c>
+      <c r="T29" s="5" t="inlineStr">
+        <is>
+          <t>Бодак Валентина Анатоліївна</t>
+        </is>
+      </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Філія Національного університету "Львівська політехніка" в м. Дрогобич</t>
+          <t>Навчально-консультаційний пункт Івано-Франковського національного технічного університету нафти і газу у місті Дрогобич</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>2843</v>
+        <v>2768</v>
       </c>
       <c r="C30" s="6" t="n">
-        <v>97</v>
+        <v>165</v>
       </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
           <t>82100</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
           <t>UA46020030010069501</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Дрогобич</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Січових стрільців, 2</t>
-[...2 lines deleted...]
-      <c r="P30" s="5"/>
+          <t>вул. Грушевського, 57</t>
+        </is>
+      </c>
+      <c r="P30" s="5" t="inlineStr">
+        <is>
+          <t>0324438969</t>
+        </is>
+      </c>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>керівник</t>
         </is>
       </c>
       <c r="T30" s="5"/>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>Філія Національного університету "Львівська політехніка" в м. Дрогобич</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="n">
+        <v>2843</v>
+      </c>
+      <c r="C31" s="6" t="n">
+        <v>97</v>
+      </c>
+      <c r="D31" s="5" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="6" t="n">
+        <v>2000</v>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>Заклад вищої освіти</t>
+        </is>
+      </c>
+      <c r="I31" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
+      <c r="K31" s="7" t="inlineStr">
+        <is>
+          <t>82100</t>
+        </is>
+      </c>
+      <c r="L31" s="7" t="inlineStr">
+        <is>
+          <t>UA46020030010069501</t>
+        </is>
+      </c>
+      <c r="M31" s="5" t="inlineStr">
+        <is>
+          <t>Львівська обл.</t>
+        </is>
+      </c>
+      <c r="N31" s="5" t="inlineStr">
+        <is>
+          <t>м. Дрогобич</t>
+        </is>
+      </c>
+      <c r="O31" s="5" t="inlineStr">
+        <is>
+          <t>вул. Січових стрільців, 2</t>
+        </is>
+      </c>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T31" s="5"/>
+      <c r="U31" s="8"/>
+      <c r="V31" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V30"/>
+  <autoFilter ref="A1:V31"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>