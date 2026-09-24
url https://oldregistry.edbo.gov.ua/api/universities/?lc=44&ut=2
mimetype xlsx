--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1520,52 +1520,58 @@
       <c r="P15" s="5" t="inlineStr">
         <is>
           <t>+38(093)-828-40-85</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
           <t>nmc.lugansk@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
           <t>https://nmc.dsns.gov.ua/lg</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Красюк Сергій Вікторович</t>
         </is>
       </c>
-      <c r="U15" s="8"/>
-      <c r="V15" s="5"/>
+      <c r="U15" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V15" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Біловодський професійний аграрний ліцей Луганської області</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>2294</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t>Біловодський ПАЛ</t>
         </is>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
         <v>1951</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>