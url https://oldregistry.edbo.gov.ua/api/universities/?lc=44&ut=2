--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -642,58 +642,52 @@
         <is>
           <t>вул. Гуньяна, 2</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>0957146071</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>LNKKI@ukr.net</t>
         </is>
       </c>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Михайленко Сергій Степанович</t>
         </is>
       </c>
-      <c r="U5" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U5" s="8"/>
+      <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ "Навчально-курсовий комбінат" акціонерного товариства "Лисичанськвугілля"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>4276</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>4273</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>2008</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>