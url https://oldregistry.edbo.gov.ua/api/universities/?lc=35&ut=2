--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2847,71 +2847,71 @@
       <c r="G32" s="6" t="n">
         <v>2022</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
           <t>26500</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA35020070010065136</t>
+          <t>UA35020070310075273</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>с-ще Голованівськ</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
           <t>вул. Лемика Миколи, 2</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+38(096)-130-89-79;</t>
+          <t>+38(096)-130-89-79</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
           <t>ptu-38@ukr.net</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
           <t>Леонтюк Богдан Борисович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>ДОБРОВЕЛИЧКІВСЬКИЙ МІЖШКІЛЬНИЙ НАВЧАЛЬНО-ВИРОБНИЧИЙ КОМБІНАТ</t>
@@ -2962,56 +2962,56 @@
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>с-ще Добровеличківка</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 112</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
           <t>(097)725-14-13</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
           <t>mnvkokn@gmail.com</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Воробйова Надія Володимирівна</t>
+          <t>Вихристюк Антон Анатолійович</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>Долинський професійно-технічний навчальний заклад Товариства Сприяння Обороні України</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>7143</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t>Долинський ПТНЗ ТСО України</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
         <v>1994</v>
       </c>
@@ -3050,58 +3050,52 @@
         <is>
           <t>вул. Шевченка, 79</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
           <t>(050)102-19-70</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
           <t>doltsou@ukr.net</t>
         </is>
       </c>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
           <t>Ігнатенко Микола Михайлович</t>
         </is>
       </c>
-      <c r="U34" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U34" s="8"/>
+      <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Міжшкільний ресурсний центр Долинської міської ради"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
         <v>6711</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t>КЗ "МРЦ Долинської МРЦ"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
         <v>1980</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -3140,58 +3134,52 @@
         <is>
           <t>вул. Мічуріна, 174</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
           <t>(066)962-98-77</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
           <t>dmnvk@ukr.net</t>
         </is>
       </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
           <t>Скороход Олександр Вікторович</t>
         </is>
       </c>
-      <c r="U35" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U35" s="8"/>
+      <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
         <v>3133</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>