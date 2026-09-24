--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$53</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$56</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V53"/>
+  <dimension ref="A1:V56"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -478,4201 +478,4453 @@
           <t>(099)710-50-55</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>tsou4729@gmail.com</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Половенко Сергій Андрійович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>Кропивницьке вище професійне училище</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЛІЦЕЙ ПРИРОДНИЧИХ НАУК" КРОПИВНИЦЬКОЇ МІСЬКОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>2488</v>
+        <v>6897</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
-          <t>Кропивницьке ВПУ</t>
-[...6 lines deleted...]
-      </c>
+          <t>ЛІЦЕЙ ПРИРОДНИЧИХ НАУК</t>
+        </is>
+      </c>
+      <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
-        <v>1966</v>
+        <v>2003</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Заклад загальної середньої освіти</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J4" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Міська рада</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
           <t>25030</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
-          <t>вул. Шатила, 4</t>
+          <t>вул. Віктора Френчка, 1</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(0522)37-10-31</t>
+          <t>(066)584-41-27</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>vpu-9@ukr.net</t>
+          <t>lyceum_s.school8@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
-          <t>vpu9.kr.ua</t>
+          <t>https://lyceum-school8.klasna.com/</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з припинення</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Рацул Олександр Борисович</t>
+          <t>Черепій Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Кропивницький навчальний пункт "Автошкола Інгул" обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Кропивницьке вище професійне училище</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>4067</v>
-[...3 lines deleted...]
-      </c>
+        <v>2488</v>
+      </c>
+      <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E5" s="5"/>
+          <t>Кропивницьке ВПУ</t>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t>Kropyvnytskyi higher professional school</t>
+        </is>
+      </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
-        <v>2016</v>
+        <v>1966</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
-          <t>25006</t>
+          <t>25030</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010286392</t>
+          <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>вул. Преображенська, 2</t>
-[...4 lines deleted...]
-      <c r="R5" s="5"/>
+          <t>вул. Шатила, 4</t>
+        </is>
+      </c>
+      <c r="P5" s="5" t="inlineStr">
+        <is>
+          <t>(0522)37-10-31</t>
+        </is>
+      </c>
+      <c r="Q5" s="5" t="inlineStr">
+        <is>
+          <t>vpu-9@ukr.net</t>
+        </is>
+      </c>
+      <c r="R5" s="5" t="inlineStr">
+        <is>
+          <t>vpu9.kr.ua</t>
+        </is>
+      </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Завідувач</t>
+          <t>Голова комісії з припинення</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Годунко Микола Іванович</t>
+          <t>Рацул Олександр Борисович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Кропивницький навчальний центр №6</t>
+          <t>Кропивницький навчальний пункт "Автошкола Інгул" обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>4037</v>
-[...1 lines deleted...]
-      <c r="C6" s="6"/>
+        <v>4067</v>
+      </c>
+      <c r="C6" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>КНЦ №6</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
-      <c r="G6" s="6"/>
+      <c r="G6" s="6" t="n">
+        <v>2016</v>
+      </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>25009</t>
+          <t>25006</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010019355</t>
+          <t>UA35040210010286392</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
-          <t>вул. Яновського, 50</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Преображенська, 2</t>
+        </is>
+      </c>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Завідувач</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Цимбаленко Володимир Володимирович</t>
+          <t>Годунко Микола Іванович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>"Кропивницький професійний ліцей" Кіровоградської обласної ради</t>
+          <t>Кропивницький навчальний центр №6</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>6643</v>
+        <v>4037</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>КПЛ КОР</t>
+          <t>КНЦ №6</t>
         </is>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6"/>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
-          <t>25031</t>
+          <t>25009</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
-          <t>вул. Волкова, 15</t>
+          <t>вул. Яновського, 50</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>+052(25)-573-92</t>
+          <t>+052(23)-370-90</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>kpl.kor@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>kircentr6@ukr.net</t>
+        </is>
+      </c>
+      <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директорка</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Горох Ольга Анатоліївна</t>
+          <t>Цимбаленко Володимир Володимирович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський центр первинної професійної підготовки "Академія поліції" Донецького державного університету внутрішніх справ</t>
+          <t>"Кропивницький професійний ліцей" Кіровоградської обласної ради</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>4139</v>
-[...3 lines deleted...]
-      </c>
+        <v>6643</v>
+      </c>
+      <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>МЦППП "Академія поліції" ДонДУВС</t>
-[...6 lines deleted...]
-      </c>
+          <t>КПЛ КОР</t>
+        </is>
+      </c>
+      <c r="E8" s="5"/>
       <c r="F8" s="7"/>
-      <c r="G8" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G8" s="6"/>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J8" s="5" t="inlineStr">
         <is>
-          <t>Міністерство внутрішніх справ України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>25030</t>
+          <t>25031</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
-          <t>вул. Френчка Віктора, 17</t>
+          <t>вул. Волкова, 15</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>+380629515680; +380629515587;</t>
-[...3 lines deleted...]
-      <c r="R8" s="5"/>
+          <t>+052(25)-573-92</t>
+        </is>
+      </c>
+      <c r="Q8" s="5" t="inlineStr">
+        <is>
+          <t>kpl.kor@ukr.net</t>
+        </is>
+      </c>
+      <c r="R8" s="5" t="inlineStr">
+        <is>
+          <t>https://www.kpl-kor.kr.ua</t>
+        </is>
+      </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Директорка</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Меркулов Ілля Валентинович</t>
+          <t>Горох Ольга Анатоліївна</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Кіровоградської області</t>
+          <t>Маріупольський центр первинної професійної підготовки "Академія поліції" Донецького державного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>4406</v>
-[...1 lines deleted...]
-      <c r="C9" s="6"/>
+        <v>4139</v>
+      </c>
+      <c r="C9" s="6" t="n">
+        <v>304</v>
+      </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
-          <t>НМЦ ЦЗ та БЖД Кіровоградської області</t>
-[...2 lines deleted...]
-      <c r="E9" s="5"/>
+          <t>МЦППП "Академія поліції" ДонДУВС</t>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t>Mariupol center for primary police training "Police academy" of Donetsk state university of internal affairs</t>
+        </is>
+      </c>
       <c r="F9" s="7"/>
-      <c r="G9" s="6"/>
+      <c r="G9" s="6" t="n">
+        <v>2018</v>
+      </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>Державна служба України з надзвичайних ситуацій</t>
+          <t>Міністерство внутрішніх справ України</t>
         </is>
       </c>
       <c r="K9" s="7" t="inlineStr">
         <is>
-          <t>25009</t>
+          <t>25030</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
-          <t>вул. Ольги княгині, 2</t>
+          <t>вул. Френчка Віктора, 17</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>(0522) 33-00-15</t>
-[...11 lines deleted...]
-      </c>
+          <t>+380629515680; +380629515587;</t>
+        </is>
+      </c>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки начальника</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Гончарук Василь Олексійович</t>
+          <t>Меркулов Ілля Валентинович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Обласний комунальний навчально-курсовий комбінат "Аграрник"</t>
+          <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Кіровоградської області</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>2606</v>
+        <v>4406</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>ОК НКК "Аграрник"</t>
+          <t>НМЦ ЦЗ та БЖД Кіровоградської області</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
-      <c r="G10" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G10" s="6"/>
       <c r="H10" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J10" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Державна служба України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>25031</t>
+          <t>25009</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010286392</t>
+          <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>вул. Юрія Коваленка, 1</t>
+          <t>вул. Ольги княгині, 2</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>050 3333 604</t>
+          <t>(0522) 33-00-15</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>553234@i.ua</t>
-[...2 lines deleted...]
-      <c r="R10" s="5"/>
+          <t>nmc.kirovhrad@dsns.gov.ua; nmc@kr.dsns.gov.ua</t>
+        </is>
+      </c>
+      <c r="R10" s="5" t="inlineStr">
+        <is>
+          <t>https://nmc.dsns.gov.ua/kr</t>
+        </is>
+      </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки начальника</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Тарасенко Олег Іванович</t>
+          <t>Гончарук Василь Олексійович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Кіровоградський регіональний учбовий центр"</t>
+          <t>Обласний комунальний навчально-курсовий комбінат "Аграрник"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>6452</v>
+        <v>2606</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>ПП "КРУЦ"</t>
+          <t>ОК НКК "Аграрник"</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
-      <c r="G11" s="6"/>
+      <c r="G11" s="6" t="n">
+        <v>1973</v>
+      </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J11" s="5" t="inlineStr">
+        <is>
+          <t>Обласна рада</t>
+        </is>
+      </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>25006</t>
+          <t>25031</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010019355</t>
+          <t>UA35040210010286392</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 31</t>
+          <t>вул. Юрія Коваленка, 1</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>+380(99)-291-46-14</t>
+          <t>050 3333 604</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>kruc31@yahoo.com</t>
+          <t>553234@i.ua</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Риба Євген Олександрович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Тарасенко Олег Іванович</t>
+        </is>
+      </c>
+      <c r="U11" s="8"/>
+      <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Регіональний центр професійної освіти ім. О.С. Єгорова</t>
+          <t>Приватне підприємство "Кіровоградський регіональний учбовий центр"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>2560</v>
+        <v>6452</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>РЦПТО ім. О.С. Єгорова</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПП "КРУЦ"</t>
+        </is>
+      </c>
+      <c r="E12" s="5"/>
       <c r="F12" s="7"/>
-      <c r="G12" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G12" s="6"/>
       <c r="H12" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J12" s="5"/>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>25026</t>
+          <t>25006</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010286392</t>
+          <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Василя Нікітіна, 21-А</t>
+          <t>вул. Шевченка, 31</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>+38(095)-513-68-36</t>
+          <t>+380(99)-291-46-14</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>kr_proflitsey@ukr.net</t>
+          <t>kruc31@yahoo.com</t>
         </is>
       </c>
       <c r="R12" s="5"/>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Дорошенко Олександр Васильович</t>
-[...3 lines deleted...]
-      <c r="V12" s="5"/>
+          <t>Риба Євген Олександрович</t>
+        </is>
+      </c>
+      <c r="U12" s="8" t="n">
+        <v>44827</v>
+      </c>
+      <c r="V12" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АЛЕКС АВТО ГРУП»</t>
+          <t>Регіональний центр професійної освіти ім. О.С. Єгорова</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>6960</v>
+        <v>2560</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>ТОВ «АЛЕКС АВТО ГРУП»</t>
-[...2 lines deleted...]
-      <c r="E13" s="5"/>
+          <t>РЦПТО ім. О.С. Єгорова</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>Redional centre of professional education by O.S.Jehorov</t>
+        </is>
+      </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>2022</v>
+        <v>1944</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J13" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>25010</t>
+          <t>25026</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010019355</t>
+          <t>UA35040210010286392</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв України, 28 корп.2 кв.80</t>
+          <t>вул. Василя Нікітіна, 21-А</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(099)044-42-63</t>
+          <t>+38(095)-513-68-36</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>alexavtog@ukr.net</t>
+          <t>kr_proflitsey@ukr.net</t>
         </is>
       </c>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Воротнюк Валентин Володимирович</t>
+          <t>Дорошенко Олександр Васильович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АВТОШКОЛА ФОРСАЖ-12"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «АЛЕКС АВТО ГРУП»</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>7391</v>
+        <v>6960</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АВТОШКОЛА ФОРСАЖ-12"</t>
+          <t>ТОВ «АЛЕКС АВТО ГРУП»</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>25015</t>
+          <t>25010</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Єгорова Олексія, 40, офіс 101</t>
+          <t>вул. Героїв України, 28 корп.2 кв.80</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>(095)899-14-00</t>
+          <t>(099)044-42-63</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>forsagekr@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>alexavtog@ukr.net</t>
+        </is>
+      </c>
+      <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Тиран Максим Віталійович</t>
+          <t>Воротнюк Валентин Володимирович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Філія "Кіровоградський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АВТОШКОЛА М.П. САВЧЕНКО"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>3891</v>
-[...3 lines deleted...]
-      </c>
+        <v>7480</v>
+      </c>
+      <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТОВ "АС"</t>
         </is>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>2000</v>
+        <v>2017</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J15" s="5"/>
       <c r="K15" s="7" t="inlineStr">
         <is>
           <t>25031</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010286392</t>
+          <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Автолюбителів, 2</t>
         </is>
       </c>
-      <c r="P15" s="5"/>
-      <c r="Q15" s="5"/>
+      <c r="P15" s="5" t="inlineStr">
+        <is>
+          <t>+38(095)-316-80-04</t>
+        </is>
+      </c>
+      <c r="Q15" s="5" t="inlineStr">
+        <is>
+          <t>avtosava@ukr.net</t>
+        </is>
+      </c>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T15" s="5"/>
-[...7 lines deleted...]
-      </c>
+      <c r="T15" s="5" t="inlineStr">
+        <is>
+          <t>Атамась Денис Сергійович</t>
+        </is>
+      </c>
+      <c r="U15" s="8"/>
+      <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Центральноукраїнське вище професійне училище імені Миколи Федоровського</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АВТОШКОЛА ФОРСАЖ-12"</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>2552</v>
+        <v>7391</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ЦВПУ ім. М. Федоровського</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "АВТОШКОЛА ФОРСАЖ-12"</t>
+        </is>
+      </c>
+      <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>1867</v>
+        <v>2018</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J16" s="5"/>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>25031</t>
+          <t>25015</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Юрія Коваленко, 6/5</t>
+          <t>вул. Єгорова Олексія, 40, офіс 101</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>0522 36 52 74</t>
+          <t>(095)899-14-00</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>vpu4Kr@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R16" s="5"/>
+          <t>forsagekr@gmail.com</t>
+        </is>
+      </c>
+      <c r="R16" s="5" t="inlineStr">
+        <is>
+          <t>https://forsage-krop.com.ua</t>
+        </is>
+      </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Яценко Оксана Євгенівна</t>
+          <t>Тиран Максим Віталійович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Знам'янський професійний ліцей"</t>
+          <t>Філія "Кіровоградський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>2322</v>
-[...1 lines deleted...]
-      <c r="C17" s="6"/>
+        <v>3891</v>
+      </c>
+      <c r="C17" s="6" t="n">
+        <v>3132</v>
+      </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Знам'янський ПЛ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>27400</t>
+          <t>25031</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA35040130010097956</t>
+          <t>UA35040210010286392</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
-          <t>м. Знам’янка</t>
+          <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>пров. Станційний, 4</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Автолюбителів, 2</t>
+        </is>
+      </c>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
-[...8 lines deleted...]
-      <c r="V17" s="5"/>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T17" s="5"/>
+      <c r="U17" s="8" t="n">
+        <v>43741</v>
+      </c>
+      <c r="V17" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>"Знам`янський міській спортивно-технічний клуб Товариства сприяння обороні України"</t>
+          <t>Центральноукраїнське вище професійне училище імені Миколи Федоровського</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>3747</v>
+        <v>2552</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>Знам’янський МСТК ТСО України</t>
-[...2 lines deleted...]
-      <c r="E18" s="5"/>
+          <t>ЦВПУ ім. М. Федоровського</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>TSENTRALNOUKRAINSKE VYSHCHE PROFESIINE UCHYLYSHCHE IMENI MYKOLY FEDOROVSKOHO</t>
+        </is>
+      </c>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>2000</v>
+        <v>1867</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>27400</t>
+          <t>25031</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA35040130010097956</t>
+          <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>м. Знам’янка</t>
+          <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Київська, 23</t>
+          <t>вул. Юрія Коваленко, 6/5</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-341-10-49;</t>
-[...2 lines deleted...]
-      <c r="Q18" s="5"/>
+          <t>0522 36 52 74</t>
+        </is>
+      </c>
+      <c r="Q18" s="5" t="inlineStr">
+        <is>
+          <t>vpu4Kr@ukr.net</t>
+        </is>
+      </c>
       <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Колебіденко Володимир Олександрович</t>
+          <t>Яценко Оксана Євгенівна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Олександрійський професійний ліцей"</t>
+          <t>Державний навчальний заклад "Знам'янський професійний ліцей"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>2475</v>
+        <v>2322</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ"ОПЛ"</t>
+          <t>ДНЗ "Знам'янський ПЛ"</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>State educational institution "Olexandria Vocational Lyceum"</t>
+          <t>Znamyanskiy profesiyniy licey</t>
         </is>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1955</v>
+        <v>1984</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>28000</t>
+          <t>27400</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA35080050010051027</t>
+          <t>UA35040130010097956</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>м. Олександрія</t>
+          <t>м. Знам’янка</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>пл. Покровська, 18</t>
+          <t>пров. Станційний, 4</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-272-04-74</t>
+          <t>+38(066)-227-24-61</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>opl.ua@ukr.net</t>
+          <t>znamlicey@ukr.net, sosnove-proflicey.rv.ua</t>
         </is>
       </c>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Мужиков Костянтин Вікторович</t>
+          <t>Смалько Володимир Анатолійович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Олександрійський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>"Знам`янський міській спортивно-технічний клуб Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>2906</v>
-[...3 lines deleted...]
-      </c>
+        <v>3747</v>
+      </c>
+      <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Знам’янський МСТК ТСО України</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>28000</t>
+          <t>27400</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA35080050010051027</t>
+          <t>UA35040130010097956</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Олександрія</t>
+          <t>м. Знам’янка</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Діброви, 85</t>
-[...2 lines deleted...]
-      <c r="P20" s="5"/>
+          <t>вул. Київська, 23</t>
+        </is>
+      </c>
+      <c r="P20" s="5" t="inlineStr">
+        <is>
+          <t>+38(050)-341-10-49;</t>
+        </is>
+      </c>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T20" s="5"/>
+      <c r="T20" s="5" t="inlineStr">
+        <is>
+          <t>Колебіденко Володимир Олександрович</t>
+        </is>
+      </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №5 м. Світловодськ</t>
+          <t>Державний навчальний заклад "Олександрійський професійний ліцей"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>2578</v>
+        <v>2475</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ПТУ №5 м. Світловодськ</t>
-[...2 lines deleted...]
-      <c r="E21" s="5"/>
+          <t>ДНЗ"ОПЛ"</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>State educational institution "Olexandria Vocational Lyceum"</t>
+        </is>
+      </c>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>1975</v>
+        <v>1955</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>27501</t>
+          <t>28000</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA35080170010073614</t>
+          <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>м. Світловодськ</t>
+          <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Приморська, 12</t>
+          <t>пл. Покровська, 18</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>+38(097)-751-42-83;</t>
+          <t>+38(066)-272-04-74</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>svetlovodsk.ptu_5@ukr.net</t>
+          <t>opl.ua@ukr.net</t>
         </is>
       </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Маліцький Володимир Іванович</t>
+          <t>Мужиков Костянтин Вікторович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Центральноукраїнське професійне училище соціальної реабілітації</t>
+          <t>Олександрійська зразкова автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>2436</v>
+        <v>7182</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>Центральноукраїнське ПУСР</t>
+          <t>Олександрійська ЗАШ ТСО України</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>2000</v>
+        <v>1974</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J22" s="5"/>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>28314</t>
+          <t>28000</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA35080110020037819</t>
+          <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>с-ще Інгулецьке</t>
+          <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 5</t>
+          <t>вул. Куйбишева, 89</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>+38(096)-061-63-69</t>
-[...2 lines deleted...]
-      <c r="Q22" s="5"/>
+          <t>(066)534-36-28</t>
+        </is>
+      </c>
+      <c r="Q22" s="5" t="inlineStr">
+        <is>
+          <t>optnz.tsou@gmail.com</t>
+        </is>
+      </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>pusr.kr.ua</t>
+          <t>www.auto-tsou/avtoshkola/oleksandriia</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Чорномор Руслан Григорович</t>
+          <t>Волкотруб Володимир Юрійович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад «Благовіщенський професійний ліцей»</t>
+          <t>Олександрійський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>2425</v>
-[...1 lines deleted...]
-      <c r="C23" s="6"/>
+        <v>2906</v>
+      </c>
+      <c r="C23" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Благовіщенський професійний ліцей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1968</v>
+        <v>2000</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>26400</t>
+          <t>28000</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA35020010010060566</t>
+          <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>м. Благовіщенське</t>
+          <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Гагаріна, 17</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Діброви, 85</t>
+        </is>
+      </c>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов’язки директора</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T23" s="5"/>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Ульяновська автомобільна школа Товариства сприяння обороні України</t>
+          <t>Професійно-технічне училище №5 м. Світловодськ</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>7305</v>
+        <v>2578</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ПТУ №5 м. Світловодськ</t>
         </is>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>26400</t>
+          <t>27501</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA35020010010060566</t>
+          <t>UA35080170010073614</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>м. Благовіщенське</t>
+          <t>м. Світловодськ</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 38</t>
+          <t>вул. Приморська, 12</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(067)912-63-42</t>
+          <t>+38(097)-751-42-83;</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>blagotsou@gmail.com</t>
+          <t>svetlovodsk.ptu_5@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Тавровський Григорій Григорович</t>
+          <t>Маліцький Володимир Іванович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Ульяновський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Центральноукраїнське професійне училище соціальної реабілітації</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>2917</v>
-[...3 lines deleted...]
-      </c>
+        <v>2436</v>
+      </c>
+      <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Центральноукраїнське ПУСР</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>Обласна державна адміністрація</t>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>26400</t>
+          <t>28314</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA35020010010060566</t>
+          <t>UA35080110020037819</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>м. Благовіщенське</t>
+          <t>с-ще Інгулецьке</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Радянська, 17</t>
-[...2 lines deleted...]
-      <c r="P25" s="5"/>
+          <t>вул. Шкільна, 5</t>
+        </is>
+      </c>
+      <c r="P25" s="5" t="inlineStr">
+        <is>
+          <t>+38(096)-061-63-69</t>
+        </is>
+      </c>
       <c r="Q25" s="5"/>
-      <c r="R25" s="5"/>
+      <c r="R25" s="5" t="inlineStr">
+        <is>
+          <t>pusr.kr.ua</t>
+        </is>
+      </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T25" s="5"/>
+      <c r="T25" s="5" t="inlineStr">
+        <is>
+          <t>Чорномор Руслан Григорович</t>
+        </is>
+      </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Бобринецький навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Державний навчальний заклад «Благовіщенський професійний ліцей»</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>2909</v>
-[...3 lines deleted...]
-      </c>
+        <v>2425</v>
+      </c>
+      <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="E26" s="5"/>
+          <t>ДНЗ "Благовіщенський професійний ліцей"</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>State educational institution “Blahovischenskiy professional lyceum”</t>
+        </is>
+      </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>2000</v>
+        <v>1968</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>27200</t>
+          <t>26400</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA35040030010012943</t>
+          <t>UA35020010010060566</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>м. Бобринець</t>
+          <t>м. Благовіщенське</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 6</t>
-[...4 lines deleted...]
-      <c r="R26" s="5"/>
+          <t>вул. Гагаріна, 17</t>
+        </is>
+      </c>
+      <c r="P26" s="5" t="inlineStr">
+        <is>
+          <t>(052)592-24-80</t>
+        </is>
+      </c>
+      <c r="Q26" s="5" t="inlineStr">
+        <is>
+          <t>ulynovkaptu11@ukr.net</t>
+        </is>
+      </c>
+      <c r="R26" s="5" t="inlineStr">
+        <is>
+          <t>http://ptu11.kr.ua</t>
+        </is>
+      </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...2 lines deleted...]
-      <c r="T26" s="5"/>
+          <t>Виконуючий обов’язки директора</t>
+        </is>
+      </c>
+      <c r="T26" s="5" t="inlineStr">
+        <is>
+          <t>Плутар Сергій Васильович</t>
+        </is>
+      </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №32 м. Бобринець Кіровоградська область</t>
+          <t>Ульяновська автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>2461</v>
+        <v>7305</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>ПТУ № 32</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>1954</v>
+        <v>1991</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...7 lines deleted...]
-      <c r="K27" s="7"/>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="7" t="inlineStr">
+        <is>
+          <t>26400</t>
+        </is>
+      </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA35040030010012943</t>
+          <t>UA35020010010060566</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>м. Бобринець</t>
+          <t>м. Благовіщенське</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Дімітрова, 1</t>
+          <t>вул. Промислова, 38</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-118-57-38</t>
+          <t>(067)912-63-42</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>pty32.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>blagotsou@gmail.com</t>
+        </is>
+      </c>
+      <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Запорожець Андрій Михайлович</t>
+          <t>Тавровський Григорій Григорович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Вільшанський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Ульяновський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>2904</v>
+        <v>2917</v>
       </c>
       <c r="C28" s="6" t="n">
         <v>2606</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t>Обласна державна адміністрація</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>26600</t>
+          <t>26400</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA35020030010064780</t>
+          <t>UA35020010010060566</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>с-ще Вільшанка</t>
+          <t>м. Благовіщенське</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Кірова, 62</t>
+          <t>вул. Радянська, 17</t>
         </is>
       </c>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5"/>
-      <c r="U28" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U28" s="8"/>
+      <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Войнівський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Бобринецький навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>4068</v>
+        <v>2909</v>
       </c>
       <c r="C29" s="6" t="n">
         <v>2606</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>28021</t>
+          <t>27200</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA35080150060012651</t>
+          <t>UA35040030010012943</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>с. Войнівка</t>
+          <t>м. Бобринець</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 92А</t>
+          <t>вул. Промислова, 6</t>
         </is>
       </c>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>Завідувач</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T29" s="5"/>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Гайворонський професійний аграрний ліцей</t>
+          <t>Професійно-технічне училище №32 м. Бобринець Кіровоградська область</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>2338</v>
+        <v>2461</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ГПАЛ</t>
+          <t>ПТУ № 32</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1984</v>
+        <v>1954</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
-      <c r="K30" s="7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K30" s="7"/>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA35020050010071459</t>
+          <t>UA35040030010012943</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>м. Гайворон</t>
+          <t>м. Бобринець</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Заводська, 14</t>
+          <t>вул. Дімітрова, 1</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>0525421972</t>
+          <t>+38(066)-118-57-38</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>gpal1924@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R30" s="5"/>
+          <t>pty32.com.ua</t>
+        </is>
+      </c>
+      <c r="R30" s="5" t="inlineStr">
+        <is>
+          <t>pty_32ukr.net</t>
+        </is>
+      </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Москаленко Іван Іванович</t>
+          <t>Запорожець Андрій Михайлович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гайворонський міжшкільний ресурсний центр" Гайворонської міської ради Кіровоградської області"</t>
+          <t>Вільшанський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>6683</v>
-[...1 lines deleted...]
-      <c r="C31" s="6"/>
+        <v>2904</v>
+      </c>
+      <c r="C31" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>Гайворонський МРЦ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>2022</v>
+        <v>2000</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Обласна державна адміністрація</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>26300</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA35020050010071459</t>
+          <t>UA35020030010064780</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>м. Гайворон</t>
+          <t>с-ще Вільшанка</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 78</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Кірова, 62</t>
+        </is>
+      </c>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...8 lines deleted...]
-      <c r="V31" s="5"/>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T31" s="5"/>
+      <c r="U31" s="8" t="n">
+        <v>43405</v>
+      </c>
+      <c r="V31" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
+          <t>Войнівський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>6994</v>
-[...1 lines deleted...]
-      <c r="C32" s="6"/>
+        <v>4068</v>
+      </c>
+      <c r="C32" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>КЗ "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>26500</t>
+          <t>28021</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA35020070310075273</t>
+          <t>UA35080150060012651</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>с-ще Голованівськ</t>
+          <t>с. Войнівка</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Лемика Миколи, 2</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Центральна, 92А</t>
+        </is>
+      </c>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Завідувач</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Леонтюк Богдан Борисович</t>
+          <t>Зімін Вадим Валентинович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МІЖШКІЛЬНИЙ НАВЧАЛЬНО-ВИРОБНИЧИЙ КОМБІНАТ</t>
+          <t>Гайворонський професійний аграрний ліцей</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>7039</v>
+        <v>2338</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МНВК</t>
+          <t>ГПАЛ</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>Селищна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>27000</t>
+          <t>26300</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA35060050010069539</t>
+          <t>UA35020050010071459</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>с-ще Добровеличківка</t>
+          <t>м. Гайворон</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 112</t>
+          <t>вул. Заводська, 14</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(097)725-14-13</t>
+          <t>0525421972</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>mnvkokn@gmail.com</t>
+          <t>gpal1924@ukr.net</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Вихристюк Антон Анатолійович</t>
+          <t>Москаленко Іван Іванович</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Долинський професійно-технічний навчальний заклад Товариства Сприяння Обороні України</t>
+          <t>Комунальний заклад "Гайворонський міжшкільний ресурсний центр" Гайворонської міської ради Кіровоградської області"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>7143</v>
+        <v>6683</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>Долинський ПТНЗ ТСО України</t>
+          <t>Гайворонський МРЦ</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>1994</v>
+        <v>2022</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J34" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>28500</t>
+          <t>26300</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA35040110010034377</t>
+          <t>UA35020050010071459</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>м. Долинська</t>
+          <t>м. Гайворон</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 79</t>
+          <t>вул. Центральна, 78</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>(050)102-19-70</t>
+          <t>(096)161-73-18</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>doltsou@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R34" s="5"/>
+          <t>hayvoron.mnvk@gmail.com</t>
+        </is>
+      </c>
+      <c r="R34" s="5" t="inlineStr">
+        <is>
+          <t>https://hayvoronmnvk.wixsite.com/mnvk</t>
+        </is>
+      </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Ігнатенко Микола Михайлович</t>
+          <t>Кобзар Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Міжшкільний ресурсний центр Долинської міської ради"</t>
+          <t>Комунальний заклад "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>6711</v>
+        <v>6994</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>КЗ "МРЦ Долинської МРЦ"</t>
+          <t>КЗ "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>1980</v>
+        <v>2022</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>Управління освіти, сім`ї, молоді та спорту Долинської районної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>28500</t>
+          <t>26500</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA35040110010034377</t>
+          <t>UA35020070310075273</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>м. Долинська</t>
+          <t>с-ще Голованівськ</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Мічуріна, 174</t>
+          <t>вул. Лемика Миколи, 2</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>(066)962-98-77</t>
+          <t>+38(096)-130-89-79</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>dmnvk@ukr.net</t>
+          <t>ptu-38@ukr.net</t>
         </is>
       </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Скороход Олександр Вікторович</t>
+          <t>Леонтюк Богдан Борисович</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
+          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МІЖШКІЛЬНИЙ НАВЧАЛЬНО-ВИРОБНИЧИЙ КОМБІНАТ</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>3133</v>
+        <v>7039</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
+          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МНВК</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>2000</v>
+        <v>1979</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Селищна рада</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>28400</t>
+          <t>27000</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA35040190010033573</t>
+          <t>UA35060050010069539</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>с-ще Компаніївка</t>
+          <t>с-ще Добровеличківка</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 1</t>
+          <t>вул. Шевченка, 112</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>+38(052)-402-04-72</t>
-[...2 lines deleted...]
-      <c r="Q36" s="5"/>
+          <t>(097)725-14-13</t>
+        </is>
+      </c>
+      <c r="Q36" s="5" t="inlineStr">
+        <is>
+          <t>mnvkokn@gmail.com</t>
+        </is>
+      </c>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Штундер Анжела Анатоліївна</t>
+          <t>Вихристюк Антон Анатолійович</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Маловисківський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Долинський професійно-технічний навчальний заклад Товариства Сприяння Обороні України</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>2908</v>
-[...3 lines deleted...]
-      </c>
+        <v>7143</v>
+      </c>
+      <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Долинський ПТНЗ ТСО України</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>26200</t>
+          <t>28500</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA35060090010061989</t>
+          <t>UA35040110010034377</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>м. Мала Виска</t>
+          <t>м. Долинська</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Жовтнева, 132</t>
-[...3 lines deleted...]
-      <c r="Q37" s="5"/>
+          <t>вул. Шевченка, 79</t>
+        </is>
+      </c>
+      <c r="P37" s="5" t="inlineStr">
+        <is>
+          <t>(050)102-19-70</t>
+        </is>
+      </c>
+      <c r="Q37" s="5" t="inlineStr">
+        <is>
+          <t>doltsou@ukr.net</t>
+        </is>
+      </c>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>завідуючий</t>
-[...2 lines deleted...]
-      <c r="T37" s="5"/>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T37" s="5" t="inlineStr">
+        <is>
+          <t>Ігнатенко Микола Михайлович</t>
+        </is>
+      </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №16 м. Мала Виска</t>
+          <t>Комунальний заклад "Міжшкільний ресурсний центр Долинської міської ради"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>2534</v>
+        <v>6711</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗ "МРЦ Долинської МРЦ"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>2000</v>
+        <v>1980</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J38" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Управління освіти, сім`ї, молоді та спорту Долинської районної державної адміністрації</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>26200</t>
+          <t>28500</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA35060090010061989</t>
+          <t>UA35040110010034377</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>м. Мала Виска</t>
+          <t>м. Долинська</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченко, 56/1</t>
+          <t>вул. Мічуріна, 174</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>(05258)5-29-66</t>
+          <t>(066)962-98-77</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>ptu16_viska@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>dmnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>В.о. директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Байбузан Вікторія Борисівна</t>
+          <t>Скороход Олександр Вікторович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Міжшкільний ресурсний центр Кам’янецької селищної ради Кропивницького району Кіровоградської області</t>
+          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>6688</v>
+        <v>3133</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>МРЦ Кам’янецької селищної ради</t>
-[...6 lines deleted...]
-      </c>
+          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
+        </is>
+      </c>
+      <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>Селищна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>28200</t>
+          <t>28400</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA35040230010012861</t>
+          <t>UA35040190010033573</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>с-ще Кам’янець</t>
+          <t>с-ще Компаніївка</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Академічна, 2В</t>
+          <t>вул. Шкільна, 1</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>+38(095)-183-01-88</t>
-[...6 lines deleted...]
-      </c>
+          <t>+38(052)-402-04-72</t>
+        </is>
+      </c>
+      <c r="Q39" s="5"/>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Кравченко Сергій Борисович</t>
+          <t>Штундер Анжела Анатоліївна</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №36 смт. Новгородка</t>
+          <t>Маловисківський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>2533</v>
-[...1 lines deleted...]
-      <c r="C40" s="6"/>
+        <v>2908</v>
+      </c>
+      <c r="C40" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ДЗ "ПТУ № 36 смт. Новгородка</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>1955</v>
+        <v>2000</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J40" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>28200</t>
+          <t>26200</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA35040230010012861</t>
+          <t>UA35060090010061989</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>с-ще Кам’янець</t>
+          <t>м. Мала Виска</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Криворізька, 44</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Жовтнева, 132</t>
+        </is>
+      </c>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
-[...6 lines deleted...]
-      </c>
+          <t>завідуючий</t>
+        </is>
+      </c>
+      <c r="T40" s="5"/>
       <c r="U40" s="8"/>
       <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Петрівський навчальний центр №49</t>
+          <t>Професійно-технічне училище №16 м. Мала Виска</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>4035</v>
+        <v>2534</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>Петрівський НЦ № 49</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="6"/>
+      <c r="G41" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>28310</t>
+          <t>26200</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA35080110240047612</t>
+          <t>UA35060090010061989</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>с. Новий Стародуб</t>
+          <t>м. Мала Виска</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Польова, 2</t>
+          <t>вул. Шевченко, 56/1</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-111-30-09</t>
+          <t>(05258)5-29-66</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>pncentre49@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R41" s="5"/>
+          <t>ptu16_viska@ukr.net</t>
+        </is>
+      </c>
+      <c r="R41" s="5" t="inlineStr">
+        <is>
+          <t>http://ptu16.kr.ua</t>
+        </is>
+      </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>В.о. директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Дмитренко Сергій Іванович</t>
+          <t>Байбузан Вікторія Борисівна</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Новоархангельський навчальний пункт Обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Міжшкільний ресурсний центр Кам’янецької селищної ради Кропивницького району Кіровоградської області</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>2905</v>
-[...3 lines deleted...]
-      </c>
+        <v>6688</v>
+      </c>
+      <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E42" s="5"/>
+          <t>МРЦ Кам’янецької селищної ради</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>Interschool resource center Kamianetskoi selyshchnoi rady Kropyvnytskoho raionu Kirovohradskoi oblasti</t>
+        </is>
+      </c>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Селищна рада</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>26100</t>
+          <t>28200</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
-          <t>UA35020130010010491</t>
+          <t>UA35040230010012861</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>с-ще Новоархангельськ</t>
+          <t>с-ще Кам’янець</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Леніна, 4</t>
-[...3 lines deleted...]
-      <c r="Q42" s="5"/>
+          <t>вул. Академічна, 2В</t>
+        </is>
+      </c>
+      <c r="P42" s="5" t="inlineStr">
+        <is>
+          <t>+38(095)-183-01-88</t>
+        </is>
+      </c>
+      <c r="Q42" s="5" t="inlineStr">
+        <is>
+          <t>MHBK_Novgorodka@ukr.net</t>
+        </is>
+      </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T42" s="5"/>
+      <c r="T42" s="5" t="inlineStr">
+        <is>
+          <t>Кравченко Сергій Борисович</t>
+        </is>
+      </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Новомиргородський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Професійно-технічне училище №36 смт. Новгородка</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>2902</v>
-[...3 lines deleted...]
-      </c>
+        <v>2533</v>
+      </c>
+      <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E43" s="5"/>
+          <t>ДЗ "ПТУ № 36 смт. Новгородка</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>Vocational-technical school #36 Novhorodka</t>
+        </is>
+      </c>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
-        <v>2000</v>
+        <v>1955</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>26000</t>
+          <t>28200</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA35060130010042714</t>
+          <t>UA35040230010012861</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Новомиргород</t>
+          <t>с-ще Кам’янець</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. Леніна, 324</t>
-[...4 lines deleted...]
-      <c r="R43" s="5"/>
+          <t>вул. Криворізька, 44</t>
+        </is>
+      </c>
+      <c r="P43" s="5" t="inlineStr">
+        <is>
+          <t>(05241)91778,91443</t>
+        </is>
+      </c>
+      <c r="Q43" s="5" t="inlineStr">
+        <is>
+          <t>uchilishhe36@ukr.net</t>
+        </is>
+      </c>
+      <c r="R43" s="5" t="inlineStr">
+        <is>
+          <t>ptu36.in.ua</t>
+        </is>
+      </c>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...2 lines deleted...]
-      <c r="T43" s="5"/>
+          <t>В.о. директора</t>
+        </is>
+      </c>
+      <c r="T43" s="5" t="inlineStr">
+        <is>
+          <t>Лісовський Микола Тарасович</t>
+        </is>
+      </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Новоукраїнський професійний ліцей Кіровоградської обласної ради"</t>
+          <t>Петрівський навчальний центр №49</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>7239</v>
+        <v>4035</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>КЗ "Новоукраїнський професійний ліцей КОР"</t>
+          <t>Петрівський НЦ № 49</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
       <c r="G44" s="6"/>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>27100</t>
+          <t>28310</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
-          <t>UA35060150010035817</t>
+          <t>UA35080110240047612</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>м. Новоукраїнка</t>
+          <t>с. Новий Стародуб</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 174</t>
+          <t>вул. Польова, 2</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>+052(51)-228-50</t>
+          <t>+38(067)-111-30-09</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>ptu_40@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>pncentre49@ukr.net</t>
+        </is>
+      </c>
+      <c r="R44" s="5"/>
       <c r="S44" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Миронескул Лариса Олександрівна</t>
+          <t>Дмитренко Сергій Іванович</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський міжшкільний ресурсний центр Новоукраїнської міської ради Кіровоградської області</t>
+          <t>Новоархангельський навчальний пункт Обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>6728</v>
-[...1 lines deleted...]
-      <c r="C45" s="6"/>
+        <v>2905</v>
+      </c>
+      <c r="C45" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський МРЦ</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
-        <v>1976</v>
+        <v>2000</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Новоукраїнської міської ради</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
-          <t>27100</t>
+          <t>26100</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
-          <t>UA35060150010035817</t>
+          <t>UA35020130010010491</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
-          <t>м. Новоукраїнка</t>
+          <t>с-ще Новоархангельськ</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>вул. Павлівська, 58</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Леніна, 4</t>
+        </is>
+      </c>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T45" s="5"/>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Новомиргородський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>6731</v>
-[...1 lines deleted...]
-      <c r="C46" s="6"/>
+        <v>2902</v>
+      </c>
+      <c r="C46" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський РСТК ТСОУ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J46" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>27100</t>
+          <t>26000</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>UA35060150010035817</t>
+          <t>UA35060130010042714</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>м. Новоукраїнка</t>
+          <t>м. Новомиргород</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>вул. Миколи Вороного, 185</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Леніна, 324</t>
+        </is>
+      </c>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
       <c r="R46" s="5"/>
       <c r="S46" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T46" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T46" s="5"/>
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>Олександрівський навчальний пункт Обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Комунальний заклад "Новоукраїнський професійний ліцей Кіровоградської обласної ради"</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
-        <v>2907</v>
-[...3 lines deleted...]
-      </c>
+        <v>7239</v>
+      </c>
+      <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗ "Новоукраїнський професійний ліцей КОР"</t>
         </is>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="7"/>
-      <c r="G47" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="6"/>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K47" s="7" t="inlineStr">
         <is>
-          <t>27300</t>
+          <t>27100</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
-          <t>UA35040250010018304</t>
+          <t>UA35060150010035817</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>с-ще Олександрівка</t>
+          <t>м. Новоукраїнка</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 18</t>
-[...4 lines deleted...]
-      <c r="R47" s="5"/>
+          <t>вул. Соборна, 174</t>
+        </is>
+      </c>
+      <c r="P47" s="5" t="inlineStr">
+        <is>
+          <t>+052(51)-228-50</t>
+        </is>
+      </c>
+      <c r="Q47" s="5" t="inlineStr">
+        <is>
+          <t>ptu_40@i.ua</t>
+        </is>
+      </c>
+      <c r="R47" s="5" t="inlineStr">
+        <is>
+          <t>http://ptu40novoyk.kirovedu.com</t>
+        </is>
+      </c>
       <c r="S47" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...2 lines deleted...]
-      <c r="T47" s="5"/>
+          <t>В.о. директора</t>
+        </is>
+      </c>
+      <c r="T47" s="5" t="inlineStr">
+        <is>
+          <t>Миронескул Лариса Олександрівна</t>
+        </is>
+      </c>
       <c r="U47" s="8"/>
       <c r="V47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
-          <t>Олександрівський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Новоукраїнський міжшкільний ресурсний центр Новоукраїнської міської ради Кіровоградської області</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
-        <v>7118</v>
+        <v>6728</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
-          <t>Олександрівський РСТК ТСО України</t>
-[...2 lines deleted...]
-      <c r="E48" s="5"/>
+          <t>Новоукраїнський МРЦ</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>Novoukrayins`kyy interschool recource center</t>
+        </is>
+      </c>
       <c r="F48" s="7"/>
       <c r="G48" s="6" t="n">
-        <v>1994</v>
+        <v>1976</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I48" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J48" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J48" s="5" t="inlineStr">
+        <is>
+          <t>Виконавчий комітет Новоукраїнської міської ради</t>
+        </is>
+      </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>27300</t>
+          <t>27100</t>
         </is>
       </c>
       <c r="L48" s="7" t="inlineStr">
         <is>
-          <t>UA35040250010018304</t>
+          <t>UA35060150010035817</t>
         </is>
       </c>
       <c r="M48" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
-          <t>с-ще Олександрівка</t>
+          <t>м. Новоукраїнка</t>
         </is>
       </c>
       <c r="O48" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності України, 24</t>
+          <t>вул. Павлівська, 58</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
-          <t>(098)083-16-38</t>
+          <t>(066)478-78-10</t>
         </is>
       </c>
       <c r="Q48" s="5" t="inlineStr">
         <is>
-          <t>polovenko.s@gmail.com</t>
+          <t>mnwk@ukr.net</t>
         </is>
       </c>
       <c r="R48" s="5"/>
       <c r="S48" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
-          <t>Половенко Сергій Андрійович</t>
+          <t>Кривошия Віктор Степанович</t>
         </is>
       </c>
       <c r="U48" s="8"/>
       <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>Підвисоцький міжшкільний навчально-виробничий комбінат Новоархангельської районної ради Кіровоградської області</t>
+          <t>Новоукраїнський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
-        <v>5395</v>
+        <v>6731</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
-          <t>Підвисоцький МНВК</t>
+          <t>Новоукраїнський РСТК ТСОУ</t>
         </is>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="7"/>
-      <c r="G49" s="6"/>
+      <c r="G49" s="6" t="n">
+        <v>1994</v>
+      </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>Районна рада</t>
+          <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K49" s="7" t="inlineStr">
         <is>
-          <t>26122</t>
+          <t>27100</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">
         <is>
-          <t>UA35020170010014515</t>
+          <t>UA35060150010035817</t>
         </is>
       </c>
       <c r="M49" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>с. Підвисоке</t>
+          <t>м. Новоукраїнка</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
-          <t>вул. Миру, 15/2</t>
+          <t>вул. Миколи Вороного, 185</t>
         </is>
       </c>
       <c r="P49" s="5" t="inlineStr">
         <is>
-          <t>+380(52)-554-31-87</t>
+          <t>(099)044-42-63</t>
         </is>
       </c>
       <c r="Q49" s="5" t="inlineStr">
         <is>
-          <t>poltavec-vera@ukr.net</t>
+          <t>rstk02720483@ukr.net</t>
         </is>
       </c>
       <c r="R49" s="5"/>
       <c r="S49" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
-          <t>Полтавець Віра Василівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Воротнюк Валентин Володимирович</t>
+        </is>
+      </c>
+      <c r="U49" s="8"/>
+      <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
-          <t>"Піщанобрідський професійний аграрний ліцей" Кіровоградської обласної ради</t>
+          <t>Олександрівський навчальний пункт Обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
-        <v>2339</v>
-[...1 lines deleted...]
-      <c r="C50" s="6"/>
+        <v>2907</v>
+      </c>
+      <c r="C50" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D50" s="5" t="inlineStr">
         <is>
-          <t>ППАЛ КОР</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="7"/>
       <c r="G50" s="6" t="n">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I50" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J50" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>27037</t>
+          <t>27300</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
-          <t>UA35060170010049604</t>
+          <t>UA35040250010018304</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
-          <t>с. Піщаний Брід</t>
+          <t>с-ще Олександрівка</t>
         </is>
       </c>
       <c r="O50" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності, 1</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Шкільна, 18</t>
+        </is>
+      </c>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
       <c r="S50" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T50" s="5"/>
       <c r="U50" s="8"/>
       <c r="V50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>Олександрійський професійний аграрний ліцей</t>
+          <t>Олександрівський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B51" s="6" t="n">
-        <v>2558</v>
+        <v>7118</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Олександрівський РСТК ТСО України</t>
         </is>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="7"/>
       <c r="G51" s="6" t="n">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J51" s="5"/>
       <c r="K51" s="7" t="inlineStr">
         <is>
-          <t>28020</t>
+          <t>27300</t>
         </is>
       </c>
       <c r="L51" s="7" t="inlineStr">
         <is>
-          <t>UA35080050010051027</t>
+          <t>UA35040250010018304</t>
         </is>
       </c>
       <c r="M51" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
-          <t>м. Олександрія</t>
+          <t>с-ще Олександрівка</t>
         </is>
       </c>
       <c r="O51" s="5" t="inlineStr">
         <is>
-          <t>вул. Користівське шосе, 6</t>
+          <t>вул. Незалежності України, 24</t>
         </is>
       </c>
       <c r="P51" s="5" t="inlineStr">
         <is>
-          <t>+38(096)-063-48-73</t>
+          <t>(098)083-16-38</t>
         </is>
       </c>
       <c r="Q51" s="5" t="inlineStr">
         <is>
-          <t>OleksandriyPAL@ukr.net</t>
+          <t>polovenko.s@gmail.com</t>
         </is>
       </c>
       <c r="R51" s="5"/>
       <c r="S51" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T51" s="5" t="inlineStr">
         <is>
-          <t>Якимчук Оксана Юріївна</t>
+          <t>Половенко Сергій Андрійович</t>
         </is>
       </c>
       <c r="U51" s="8"/>
       <c r="V51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №30 с. Торговиця</t>
+          <t>Підвисоцький міжшкільний навчально-виробничий комбінат Новоархангельської районної ради Кіровоградської області</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>2563</v>
+        <v>5395</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Підвисоцький МНВК</t>
+        </is>
+      </c>
+      <c r="E52" s="5"/>
       <c r="F52" s="7"/>
-      <c r="G52" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G52" s="6"/>
       <c r="H52" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I52" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J52" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>26106</t>
+          <t>26122</t>
         </is>
       </c>
       <c r="L52" s="7" t="inlineStr">
         <is>
-          <t>UA35020130200046398</t>
+          <t>UA35020170010014515</t>
         </is>
       </c>
       <c r="M52" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
-          <t>с. Торговиця</t>
+          <t>с. Підвисоке</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
-          <t>вул. Сірка, 42</t>
+          <t>вул. Миру, 15/2</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
-          <t>+38(052)-552-14-78</t>
+          <t>+380(52)-554-31-87</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
-          <t>ptu30tor@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>poltavec-vera@ukr.net</t>
+        </is>
+      </c>
+      <c r="R52" s="5"/>
       <c r="S52" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
-          <t>Романій Олена Миколаївна</t>
-[...3 lines deleted...]
-      <c r="V52" s="5"/>
+          <t>Полтавець Віра Василівна</t>
+        </is>
+      </c>
+      <c r="U52" s="8" t="n">
+        <v>44329</v>
+      </c>
+      <c r="V52" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>Гайворонський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>"Піщанобрідський професійний аграрний ліцей" Кіровоградської обласної ради</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
-        <v>2915</v>
-[...3 lines deleted...]
-      </c>
+        <v>2339</v>
+      </c>
+      <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ППАЛ КОР</t>
         </is>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="7"/>
       <c r="G53" s="6" t="n">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K53" s="7" t="inlineStr">
         <is>
-          <t>26331</t>
+          <t>27037</t>
         </is>
       </c>
       <c r="L53" s="7" t="inlineStr">
         <is>
-          <t>UA35020050160038745</t>
+          <t>UA35060170010049604</t>
         </is>
       </c>
       <c r="M53" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
-          <t>с. Хащувате</t>
+          <t>с. Піщаний Брід</t>
         </is>
       </c>
       <c r="O53" s="5" t="inlineStr">
         <is>
-          <t>вул. Леніна, 2/2</t>
-[...4 lines deleted...]
-      <c r="R53" s="5"/>
+          <t>вул. Незалежності, 1</t>
+        </is>
+      </c>
+      <c r="P53" s="5" t="inlineStr">
+        <is>
+          <t>+38(066)-454-01-19</t>
+        </is>
+      </c>
+      <c r="Q53" s="5" t="inlineStr">
+        <is>
+          <t>pb_ppal@ukr.net</t>
+        </is>
+      </c>
+      <c r="R53" s="5" t="inlineStr">
+        <is>
+          <t>https://www.ppal.com.ua</t>
+        </is>
+      </c>
       <c r="S53" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
-[...2 lines deleted...]
-      <c r="T53" s="5"/>
+          <t>В.о. директора</t>
+        </is>
+      </c>
+      <c r="T53" s="5" t="inlineStr">
+        <is>
+          <t>Ліщенюк Тетяна Леонтіївна</t>
+        </is>
+      </c>
       <c r="U53" s="8"/>
       <c r="V53" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="inlineStr">
+        <is>
+          <t>Олександрійський професійний аграрний ліцей</t>
+        </is>
+      </c>
+      <c r="B54" s="6" t="n">
+        <v>2558</v>
+      </c>
+      <c r="C54" s="6"/>
+      <c r="D54" s="5" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="6" t="n">
+        <v>2000</v>
+      </c>
+      <c r="H54" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I54" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J54" s="5" t="inlineStr">
+        <is>
+          <t>Управління освіти і науки Кіровоградської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="K54" s="7" t="inlineStr">
+        <is>
+          <t>28020</t>
+        </is>
+      </c>
+      <c r="L54" s="7" t="inlineStr">
+        <is>
+          <t>UA35080050010051027</t>
+        </is>
+      </c>
+      <c r="M54" s="5" t="inlineStr">
+        <is>
+          <t>Кіровоградська обл.</t>
+        </is>
+      </c>
+      <c r="N54" s="5" t="inlineStr">
+        <is>
+          <t>м. Олександрія</t>
+        </is>
+      </c>
+      <c r="O54" s="5" t="inlineStr">
+        <is>
+          <t>вул. Користівське шосе, 6</t>
+        </is>
+      </c>
+      <c r="P54" s="5" t="inlineStr">
+        <is>
+          <t>+38(096)-063-48-73</t>
+        </is>
+      </c>
+      <c r="Q54" s="5" t="inlineStr">
+        <is>
+          <t>OleksandriyPAL@ukr.net</t>
+        </is>
+      </c>
+      <c r="R54" s="5"/>
+      <c r="S54" s="5" t="inlineStr">
+        <is>
+          <t>В.о. директора</t>
+        </is>
+      </c>
+      <c r="T54" s="5" t="inlineStr">
+        <is>
+          <t>Якимчук Оксана Юріївна</t>
+        </is>
+      </c>
+      <c r="U54" s="8"/>
+      <c r="V54" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="inlineStr">
+        <is>
+          <t>Професійно-технічне училище №30 с. Торговиця</t>
+        </is>
+      </c>
+      <c r="B55" s="6" t="n">
+        <v>2563</v>
+      </c>
+      <c r="C55" s="6"/>
+      <c r="D55" s="5" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>ПТУ №30 с. Торговиця</t>
+        </is>
+      </c>
+      <c r="F55" s="7"/>
+      <c r="G55" s="6" t="n">
+        <v>1988</v>
+      </c>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I55" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
+      <c r="K55" s="7" t="inlineStr">
+        <is>
+          <t>26106</t>
+        </is>
+      </c>
+      <c r="L55" s="7" t="inlineStr">
+        <is>
+          <t>UA35020130200046398</t>
+        </is>
+      </c>
+      <c r="M55" s="5" t="inlineStr">
+        <is>
+          <t>Кіровоградська обл.</t>
+        </is>
+      </c>
+      <c r="N55" s="5" t="inlineStr">
+        <is>
+          <t>с. Торговиця</t>
+        </is>
+      </c>
+      <c r="O55" s="5" t="inlineStr">
+        <is>
+          <t>вул. Сірка, 42</t>
+        </is>
+      </c>
+      <c r="P55" s="5" t="inlineStr">
+        <is>
+          <t>+38(052)-552-14-78</t>
+        </is>
+      </c>
+      <c r="Q55" s="5" t="inlineStr">
+        <is>
+          <t>ptu30tor@gmail.com</t>
+        </is>
+      </c>
+      <c r="R55" s="5" t="inlineStr">
+        <is>
+          <t>torg30.ptu.in.ua</t>
+        </is>
+      </c>
+      <c r="S55" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T55" s="5" t="inlineStr">
+        <is>
+          <t>Романій Олена Миколаївна</t>
+        </is>
+      </c>
+      <c r="U55" s="8"/>
+      <c r="V55" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="inlineStr">
+        <is>
+          <t>Гайворонський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+        </is>
+      </c>
+      <c r="B56" s="6" t="n">
+        <v>2915</v>
+      </c>
+      <c r="C56" s="6" t="n">
+        <v>2606</v>
+      </c>
+      <c r="D56" s="5" t="inlineStr">
+        <is>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="6" t="n">
+        <v>2000</v>
+      </c>
+      <c r="H56" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I56" s="5" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J56" s="5" t="inlineStr">
+        <is>
+          <t>Обласна рада</t>
+        </is>
+      </c>
+      <c r="K56" s="7" t="inlineStr">
+        <is>
+          <t>26331</t>
+        </is>
+      </c>
+      <c r="L56" s="7" t="inlineStr">
+        <is>
+          <t>UA35020050160038745</t>
+        </is>
+      </c>
+      <c r="M56" s="5" t="inlineStr">
+        <is>
+          <t>Кіровоградська обл.</t>
+        </is>
+      </c>
+      <c r="N56" s="5" t="inlineStr">
+        <is>
+          <t>с. Хащувате</t>
+        </is>
+      </c>
+      <c r="O56" s="5" t="inlineStr">
+        <is>
+          <t>вул. Леніна, 2/2</t>
+        </is>
+      </c>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+      <c r="S56" s="5" t="inlineStr">
+        <is>
+          <t>Начальник</t>
+        </is>
+      </c>
+      <c r="T56" s="5"/>
+      <c r="U56" s="8"/>
+      <c r="V56" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V53"/>
+  <autoFilter ref="A1:V56"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>