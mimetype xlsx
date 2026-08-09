--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1368,51 +1368,51 @@
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 1</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
           <t>+38(0522)320889, 248544</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>mails@cuspu.edu.ua</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
           <t>https://cusu.edu.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Виконувач обов'язків ректора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
           <t>Соболь Євген Юрійович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Центральноукраїнський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>1182</v>
       </c>
       <c r="C14" s="6" t="n">
         <v>249</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>Центральноукраїнський інститут ПрАТ «ВНЗ «МАУП»</t>