--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -344,76 +344,76 @@
         <is>
           <t>Tarascha Technical and Ekonomic-Legal Applied College</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>1920</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
-          <t>09500</t>
+          <t>09501</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA32020190010060417</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Тараща</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Богдана Хмельницького, 3</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0456652097; 51805; 51861</t>
+          <t>+38(045)-665-20-97</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>tarkoledj@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://tfk.org.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Крамар Микола Васильович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>