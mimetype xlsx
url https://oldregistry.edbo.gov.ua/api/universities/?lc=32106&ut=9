--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -387,61 +387,55 @@
           <t>вул. Онікієнка Олега, 61</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>04594 64910</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>u_ukraina@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://brovary.uu.edu.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Гражевська Олександра Юріївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Милашевська Наталія Олександрівна</t>
+        </is>
+      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД КИЇВСЬКОЇ ОБЛАСНОЇ РАДИ "КИЇВСЬКИЙ ОБЛАСНИЙ СПОРТИВНИЙ ФАХОВИЙ КОЛЕДЖ"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>392</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>КЗ КОР "КОСФК"</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>MUNICIPAL INSTITUTION OF THE KYIV REGIONAL COUNCIL "KYIV REGIONAL SPORTS COLLEGE"</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1990</v>
       </c>