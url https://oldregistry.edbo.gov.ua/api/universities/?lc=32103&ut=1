--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -637,73 +637,71 @@
           <t>09100</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Матросова, 50</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>+380456347937;</t>
-[...2 lines deleted...]
-      <c r="Q5" s="5"/>
+          <t>+38(096)-988-08-08</t>
+        </is>
+      </c>
+      <c r="Q5" s="5" t="inlineStr">
+        <is>
+          <t>btktso@gmail.com</t>
+        </is>
+      </c>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Кучерук Олександр Федорович</t>
         </is>
       </c>
-      <c r="U5" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U5" s="8"/>
+      <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Білоцерківський центр дистанційно-заочного навчання Вищого навчального закладу "Східноєвропейський університет економіки і менеджменту" (у формі Товариства з обмеженою відповідальністю)</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>1594</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>255</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>2003</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>