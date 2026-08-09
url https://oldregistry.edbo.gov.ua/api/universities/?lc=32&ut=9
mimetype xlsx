--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$26</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V27"/>
+  <dimension ref="A1:V26"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -1033,61 +1033,55 @@
           <t>вул. Онікієнка Олега, 61</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>04594 64910</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>u_ukraina@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>http://brovary.uu.edu.ua/</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Гражевська Олександра Юріївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Милашевська Наталія Олександрівна</t>
+        </is>
+      </c>
+      <c r="U9" s="8"/>
+      <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД КИЇВСЬКОЇ ОБЛАСНОЇ РАДИ "КИЇВСЬКИЙ ОБЛАСНИЙ СПОРТИВНИЙ ФАХОВИЙ КОЛЕДЖ"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>392</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>КЗ КОР "КОСФК"</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t>MUNICIPAL INSTITUTION OF THE KYIV REGIONAL COUNCIL "KYIV REGIONAL SPORTS COLLEGE"</t>
         </is>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>1990</v>
       </c>
@@ -1140,1623 +1134,1535 @@
         <is>
           <t>bvufk-p@ukr.net</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.bvufk.kiev.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Потрясаєва Світлана Костянтинівна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>ВАСИЛЬКІВСЬКИЙ ФАХОВИЙ КОЛЕДЖ ДЕРЖАВНОГО НЕКОМЕРЦІЙНОГО ПІДПРИЄМСТВА "ДЕРЖАВНИЙ УНІВЕРСИТЕТ "КИЇВСЬКИЙ АВІАЦІЙНИЙ ІНСТИТУТ"</t>
+          <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Васильківський фаховий коледж</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>7231</v>
+        <v>1046</v>
       </c>
       <c r="C11" s="6" t="n">
-        <v>7208</v>
+        <v>217</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>ВФК КАІ</t>
+          <t>Васильківський фаховий коледж Університету "Україна"</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>Vasylkiv Professional College of the State Non-commercial company «State University «Kyiv Aviation Institute»</t>
+          <t>Separate Structural Subdivision Of Higher Educational Institution "Open International University Оf Human Development "Ukraine" Vasylkiv Рrofessional College</t>
         </is>
       </c>
       <c r="F11" s="7"/>
-      <c r="G11" s="6"/>
+      <c r="G11" s="6" t="n">
+        <v>2003</v>
+      </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J11" s="5"/>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>08600</t>
+          <t>08601</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA32120030010069648</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Васильків</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>просп. Київський шлях, 40</t>
+          <t>вул. Алли Горської, 4А</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>+380(45)-712-20-96</t>
+          <t>04571-2-44-97</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>vk-nau@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R11" s="5"/>
+          <t>url-ukraine@ukr.net</t>
+        </is>
+      </c>
+      <c r="R11" s="5" t="inlineStr">
+        <is>
+          <t>http://vasylkiv.uu.edu.ua/</t>
+        </is>
+      </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Постніков Олександр Олексійович</t>
+          <t>Тимошенко Інесса Станіславівна</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Васильківський фаховий коледж</t>
+          <t>Відокремлений структурний підрозділ "Ірпінський фаховий коледж Національного університету біоресурсів і природокористування України"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>1046</v>
+        <v>954</v>
       </c>
       <c r="C12" s="6" t="n">
-        <v>217</v>
+        <v>7</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>Васильківський фаховий коледж Університету "Україна"</t>
+          <t>Ірпінський ФК НУБіП України</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>Separate Structural Subdivision Of Higher Educational Institution "Open International University Оf Human Development "Ukraine" Vasylkiv Рrofessional College</t>
+          <t>Detachable Subdivision "Irpin Professional College of National University of Life and Environmental Sciences of Ukraine"</t>
         </is>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>2003</v>
+        <v>1956</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J12" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J12" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>08601</t>
+          <t>08205</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
-          <t>UA32120030010069648</t>
+          <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
-          <t>м. Васильків</t>
+          <t>м. Ірпінь</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Алли Горської, 4А</t>
+          <t>вул. Драча Івана, 9</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>04571-2-44-97</t>
+          <t>0459762003</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>url-ukraine@ukr.net</t>
+          <t>ieknubip@nubip.edu.ua</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>http://vasylkiv.uu.edu.ua/</t>
+          <t>http://www.iek.irpin.com/</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Тимошенко Інесса Станіславівна</t>
+          <t>Костюк Дмитро Андрійович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Ірпінський фаховий коледж Національного університету біоресурсів і природокористування України"</t>
+          <t>Ірпінський фаховий коледж економіки та права</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>954</v>
-[...3 lines deleted...]
-      </c>
+        <v>1370</v>
+      </c>
+      <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>Ірпінський ФК НУБіП України</t>
+          <t>ІФКЕП</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>Detachable Subdivision "Irpin Professional College of National University of Life and Environmental Sciences of Ukraine"</t>
+          <t>Irpin Applied College of Economics and Law</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>1956</v>
+        <v>1999</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>08205</t>
+          <t>08201</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Ірпінь</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Драча Івана, 9</t>
+          <t>вул. Університетська, 31</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>0459762003</t>
+          <t>(04597) 61334; 62410</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>ieknubip@nubip.edu.ua</t>
+          <t>kfek@ukr.net</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>http://www.iek.irpin.com/</t>
+          <t>iscel.org.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Костюк Дмитро Андрійович</t>
+          <t>Пілевич Оксана Анатоліївна</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Ірпінський фаховий коледж економіки та права</t>
+          <t>Комунальний заклад Київської обласної ради «Ржищівський гуманітарний фаховий коледж»</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>1370</v>
+        <v>727</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>ІФКЕП</t>
+          <t>КЗ КОР РГФК</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>Irpin Applied College of Economics and Law</t>
+          <t>Communal Institution of Kyiv Regional Council Rzhyshchiv Humanitarian Professional College</t>
         </is>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>1999</v>
+        <v>1921</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>08201</t>
+          <t>09230</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA32080150010049888</t>
+          <t>UA32120130010035405</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
-          <t>м. Ірпінь</t>
+          <t>м. Ржищів</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Університетська, 31</t>
+          <t>вул. Шевченка, 9</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>(04597) 61334; 62410</t>
+          <t>+38(045)-732-11-84</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>kfek@ukr.net</t>
+          <t>rgfk@ukr.net</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
-          <t>iscel.org.ua</t>
+          <t>http://www.rgk.edukit.kiev.ua/</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Голова комісії з реорганізації</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Пілевич Оксана Анатоліївна</t>
+          <t>Шелудько Людмила Анатоліївна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Київської обласної ради «Ржищівський гуманітарний фаховий коледж»</t>
+          <t>Ржищівський індустріально-педагогічний фаховий коледж</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>КЗ КОР РГФК</t>
+          <t>РІПФК</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>Communal Institution of Kyiv Regional Council Rzhyshchiv Humanitarian Professional College</t>
+          <t>Rzhyshchiv Industrial - Pedagogical Professional College</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1921</v>
+        <v>1966</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
           <t>09230</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
           <t>UA32120130010035405</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Ржищів</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 9</t>
+          <t>вул. Шевченка Тараса, 93</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>+38(045)-732-11-84</t>
+          <t>+38(050)-732-12-45</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>rgfk@ukr.net</t>
+          <t>ripfk@ukr.net</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
-          <t>http://www.rgk.edukit.kiev.ua/</t>
+          <t>ripfk.com.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з реорганізації</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Шелудько Людмила Анатоліївна</t>
+          <t>Перегонцев Андрій Юрійович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Ржищівський індустріально-педагогічний фаховий коледж</t>
+          <t>Ржищівський фаховий коледж будівництва та економіки</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>728</v>
+        <v>3962</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>РІПФК</t>
+          <t>РФКБЕ</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>Rzhyshchiv Industrial - Pedagogical Professional College</t>
+          <t>Rzhyshchiv Applied College of Construction and Economics</t>
         </is>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>1966</v>
+        <v>2017</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>09230</t>
+          <t>09231</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA32120130010035405</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Ржищів</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка Тараса, 93</t>
+          <t>вул. Освіти, 1</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-732-12-45</t>
+          <t>+045(73)-233-20</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>ripfk@ukr.net</t>
+          <t>rzishev_rbt@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
-          <t>ripfk.com.ua</t>
+          <t>http://rbt.net.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Перегонцев Андрій Юрійович</t>
+          <t>Продай Марія Михайлівна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Ржищівський фаховий коледж будівництва та економіки</t>
+          <t>Комунальний заклад Київської обласної ради "Богуславський гуманітарний фаховий коледж імені І. С. Нечуя-Левицького"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>3962</v>
+        <v>389</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>РФКБЕ</t>
+          <t>КЗ КОР БГФК ім. І. С. Нечуя-Левицького</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>Rzhyshchiv Applied College of Construction and Economics</t>
+          <t>Communal Institution of Kyiv Regional Council "Bohuslav Applied Humanitarian College after I.S.Nechuyi-Levytskyi"</t>
         </is>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>2017</v>
+        <v>1966</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>09231</t>
+          <t>09701</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA32120130010035405</t>
+          <t>UA32120010010027554</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
-          <t>м. Ржищів</t>
+          <t>м. Богуслав</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Освіти, 1</t>
+          <t>вул. Возз'єднання, 17</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+045(73)-233-20</t>
+          <t>(04561) 428-86</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>rzishev_rbt@ukr.net</t>
+          <t>info@bgc.edu.ua</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>http://rbt.net.ua</t>
+          <t>bgc.edu.ua</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Продай Марія Михайлівна</t>
+          <t>Шелудько Людмила Анатоліївна</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Київської обласної ради "Богуславський гуманітарний фаховий коледж імені І. С. Нечуя-Левицького"</t>
+          <t>Відокремлений структурний підрозділ "Боярський фаховий коледж Національного університету біоресурсів і природокористування України"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="C18" s="6"/>
+        <v>983</v>
+      </c>
+      <c r="C18" s="6" t="n">
+        <v>7</v>
+      </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>КЗ КОР БГФК ім. І. С. Нечуя-Левицького</t>
+          <t>Боярський ФК НУБіП України</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>Communal Institution of Kyiv Regional Council "Bohuslav Applied Humanitarian College after I.S.Nechuyi-Levytskyi"</t>
-[...2 lines deleted...]
-      <c r="F18" s="7"/>
+          <t>Detachable Subdivision "Boyarka Professional College of National University of Life and Environmental Sciences of Ukraine"</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G18" s="6" t="n">
-        <v>1966</v>
+        <v>1902</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>09701</t>
+          <t>08152</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA32120010010027554</t>
+          <t>UA32140030010045925</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>м. Богуслав</t>
+          <t>м. Боярка</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Возз'єднання, 17</t>
+          <t>вул. Сільгосптехнікум, 30</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>(04561) 428-86</t>
+          <t>+38(097)6446204</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>info@bgc.edu.ua</t>
+          <t>bkeipr@ukr.net</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>bgc.edu.ua</t>
+          <t>bkeipr.com</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Шелудько Людмила Анатоліївна</t>
+          <t>Кропивко Сергій Володимирович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Боярський фаховий коледж Національного університету біоресурсів і природокористування України"</t>
+          <t>Комунальний заклад Київської обласної ради "Макарівський медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>983</v>
-[...3 lines deleted...]
-      </c>
+        <v>638</v>
+      </c>
+      <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>Боярський ФК НУБіП України</t>
+          <t>КЗ КОР "Макарівський медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>Detachable Subdivision "Boyarka Professional College of National University of Life and Environmental Sciences of Ukraine"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Municipal Institution of the Kyiv Regional Council ''Makariv Medical Professional College''</t>
+        </is>
+      </c>
+      <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1902</v>
+        <v>1956</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>08152</t>
+          <t>08001</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA32140030010045925</t>
+          <t>UA32080190010023112</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>м. Боярка</t>
+          <t>с-ще Макарів</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Сільгосптехнікум, 30</t>
+          <t>вул. Шляхетська, 25</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>+38(097)6446204</t>
+          <t>04578 5-13-73</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>bkeipr@ukr.net</t>
+          <t>makarivmed@ukr.net</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
-          <t>bkeipr.com</t>
+          <t>https://makmfk.com.ua/</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Кропивко Сергій Володимирович</t>
+          <t>Ернандес Неллі Ангеліта Хорхівна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Київської обласної ради "Макарівський медичний фаховий коледж"</t>
+          <t>Відокремлений структурний підрозділ "Маслівський аграрний фаховий коледж ім. П.Х. Гаркавого Білоцерківського національного аграрного університету"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="C20" s="6"/>
+        <v>998</v>
+      </c>
+      <c r="C20" s="6" t="n">
+        <v>362</v>
+      </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>КЗ КОР "Макарівський медичний фаховий коледж"</t>
+          <t>ВСП "Маслівський аграрний фаховий коледж БНАУ"</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of the Kyiv Regional Council ''Makariv Medical Professional College''</t>
+          <t>Separated Structural Unit P.Kh.Garkavyi Maslivka Agrarian Professional College of Bila Tserkva National Agrarian University</t>
         </is>
       </c>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1956</v>
+        <v>1920</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>08001</t>
+          <t>08850</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA32080190010023112</t>
+          <t>UA32120090190064946</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>с-ще Макарів</t>
+          <t>с. Маслівка</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Шляхетська, 25</t>
+          <t>вул. Незалежності, 66</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>04578 5-13-73</t>
+          <t>0457433321, 33384, 33334</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>makarivmed@ukr.net</t>
+          <t>matbnau@ukr.net</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>https://makmfk.com.ua/</t>
+          <t>matbnau.in.ua</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Ернандес Неллі Ангеліта Хорхівна</t>
+          <t>Моргун Олена Геннадіївна</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Маслівський аграрний фаховий коледж ім. П.Х. Гаркавого Білоцерківського національного аграрного університету"</t>
+          <t>Відокремлений структурний підрозділ "Немішаївський фаховий коледж Національного університету біоресурсів і природокористування України "</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>998</v>
+        <v>1049</v>
       </c>
       <c r="C21" s="6" t="n">
-        <v>362</v>
+        <v>7</v>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ВСП "Маслівський аграрний фаховий коледж БНАУ"</t>
+          <t>ВСП Немішаївський ФК НУБіП України</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Unit P.Kh.Garkavyi Maslivka Agrarian Professional College of Bila Tserkva National Agrarian University</t>
+          <t>Detachabloed Subdivision "Nemishayeve Professional College of National University of Life and Environmental Sciences of Ukraine"</t>
         </is>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>1920</v>
+        <v>1912</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>08850</t>
+          <t>07854</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA32120090190064946</t>
+          <t>UA32080210010080513</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>с. Маслівка</t>
+          <t>с-ще Немішаєве</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності, 66</t>
+          <t>вул. Технікумівська, 4</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>0457433321, 33384, 33334</t>
+          <t>+38(045)-774-11-55</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>matbnau@ukr.net</t>
+          <t>nat_college@nubip.edu.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
-          <t>matbnau.in.ua</t>
+          <t>https://nfk.in.ua/</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Моргун Олена Геннадіївна</t>
+          <t>Альохін Володимир Ілліч</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Немішаївський фаховий коледж Національного університету біоресурсів і природокористування України "</t>
+          <t>Комунальний заклад Київської обласної ради "Стрітівський педагогічний фаховий коледж кобзарського мистецтва"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>1049</v>
-[...3 lines deleted...]
-      </c>
+        <v>1118</v>
+      </c>
+      <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ВСП Немішаївський ФК НУБіП України</t>
+          <t>КЗ КОР "СПФККМ"</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>Detachabloed Subdivision "Nemishayeve Professional College of National University of Life and Environmental Sciences of Ukraine"</t>
+          <t>Communal Institution of Kyiv Regional Council "Stritivka Applied Pedagogical College of Kobza Art"</t>
         </is>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>1912</v>
+        <v>1989</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>07854</t>
+          <t>09212</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA32080210010080513</t>
+          <t>UA32120130200044999</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>с-ще Немішаєве</t>
+          <t>с. Стрітівка</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Технікумівська, 4</t>
+          <t>вул. Шевченка, 24</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>+38(045)-774-11-55</t>
+          <t>0982772687</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>nat_college@nubip.edu.ua</t>
+          <t>stritivka@ukr.net</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>https://nfk.in.ua/</t>
+          <t>http://kobzar.kiev.sch.in.ua/</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Альохін Володимир Ілліч</t>
-[...3 lines deleted...]
-      <c r="V22" s="5"/>
+          <t>Колосовська Світлана Григорівна</t>
+        </is>
+      </c>
+      <c r="U22" s="8" t="n">
+        <v>45237</v>
+      </c>
+      <c r="V22" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Київської обласної ради "Стрітівський педагогічний фаховий коледж кобзарського мистецтва"</t>
+          <t>Таращанський технічний та економіко-правовий фаховий коледж</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>1118</v>
+        <v>905</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>КЗ КОР "СПФККМ"</t>
+          <t>ТТЕПФК</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Communal Institution of Kyiv Regional Council "Stritivka Applied Pedagogical College of Kobza Art"</t>
+          <t>Tarascha Technical and Ekonomic-Legal Applied College</t>
         </is>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1989</v>
+        <v>1920</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>09212</t>
+          <t>09501</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA32120130200044999</t>
+          <t>UA32020190010060417</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>с. Стрітівка</t>
+          <t>м. Тараща</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 24</t>
+          <t>вул. Богдана Хмельницького, 3</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>0982772687</t>
+          <t>+38(045)-665-20-97</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>stritivka@ukr.net</t>
+          <t>tarkoledj@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>http://kobzar.kiev.sch.in.ua/</t>
+          <t>https://tfk.org.ua/</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Колосовська Світлана Григорівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Крамар Микола Васильович</t>
+        </is>
+      </c>
+      <c r="U23" s="8"/>
+      <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Таращанський технічний та економіко-правовий фаховий коледж</t>
+          <t>Комунальний заклад Київської обласної ради "Обухівський медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>905</v>
+        <v>689</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ТТЕПФК</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>Tarascha Technical and Ekonomic-Legal Applied College</t>
+          <t>Municipal institution of the Kyiv regional council "Obukhiv Medical Professional College"</t>
         </is>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1920</v>
+        <v>1964</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>09500</t>
+          <t>08720</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA32020190010060417</t>
+          <t>UA32120150010043175</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>м. Тараща</t>
+          <t>м. Українка</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Богдана Хмельницького, 3</t>
+          <t>вул. Зв'язку, 4</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>0456652097; 51805; 51861</t>
+          <t>+38(097)-857-71-86</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>tarkoledj@ukr.net</t>
+          <t>obmu@i.ua</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>https://tfk.org.ua/</t>
+          <t>https://omk.in.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Крамар Микола Васильович</t>
+          <t>Сябренко Анатолій Вікторович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Київської обласної ради "Обухівський медичний фаховий коледж"</t>
+          <t>Комунальний заклад Київської обласної ради «Чорнобильський медичний фаховий коледж»</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>689</v>
+        <v>957</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>КЗ КОР "Чорнобильський медичний фаховий коледж".</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>Municipal institution of the Kyiv regional council "Obukhiv Medical Professional College"</t>
+          <t>Municipal Institution of the Kyiv Regional Council “Chornobyl Medical Professional College“</t>
         </is>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>1964</v>
+        <v>1954</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Управління (головне управління) охорони здоров`я обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>08720</t>
+          <t>07700</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA32120150010043175</t>
+          <t>UA32040210010094429</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>м. Українка</t>
+          <t>м. Яготин</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Зв'язку, 4</t>
+          <t>вул. Незалежності, 71-А</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>+38(097)-857-71-86</t>
+          <t>+38(045)-755-48-42</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>obmu@i.ua</t>
+          <t>kvnzchmy@gmail.com</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>https://omk.in.ua</t>
+          <t>chmfc.ukraina.org.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Сябренко Анатолій Вікторович</t>
+          <t>Сосюкало Микола Петрович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Київської обласної ради «Чорнобильський медичний фаховий коледж»</t>
+          <t>Фаховий коледж при Яготинському інституті Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна академія управління персоналом"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="C26" s="6"/>
+        <v>1400</v>
+      </c>
+      <c r="C26" s="6" t="n">
+        <v>249</v>
+      </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>КЗ КОР "Чорнобильський медичний фаховий коледж".</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of the Kyiv Regional Council “Chornobyl Medical Professional College“</t>
+          <t>Professional College at the Yagotyn Institute of the Private Joint Stock Company "Higher education institution "The Interregional Academy of Personnel Management "</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>1954</v>
+        <v>2009</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J26" s="5"/>
       <c r="K26" s="7" t="inlineStr">
         <is>
           <t>07700</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA32040210010094429</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Яготин</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності, 71-А</t>
+          <t>вул. Поштова, 61</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>+38(045)-755-48-42</t>
+          <t>045(75) 5-26-16</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>kvnzchmy@gmail.com</t>
+          <t>yahotynmaup@gmail.com</t>
         </is>
       </c>
       <c r="R26" s="5" t="inlineStr">
         <is>
-          <t>chmfc.ukraina.org.ua</t>
+          <t>https://maup-yagotin.com.ua</t>
         </is>
       </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Сосюкало Микола Петрович</t>
+          <t>Михайленко Сергій Миколайович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
-[...88 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:V27"/>
+  <autoFilter ref="A1:V26"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>