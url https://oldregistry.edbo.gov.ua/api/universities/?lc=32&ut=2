--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1132,58 +1132,52 @@
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>(063)446-98-15</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>tsouautoschool@meta.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>https://auto-school.org.ua/</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Вершкова Сніжана Олександрівна</t>
         </is>
       </c>
-      <c r="U11" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U11" s="8"/>
+      <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти «Бориспільський професійний коледж»</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>1972</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>ЗП(ПТ)О «Бориспільський ПК»</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
         <v>1968</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1388,58 +1382,52 @@
         <is>
           <t>вул. Київська, 1А</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>(097)943-59-50</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>9348487@gmail.com</t>
         </is>
       </c>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Мовчан Олег Федорович</t>
         </is>
       </c>
-      <c r="U14" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U14" s="8"/>
+      <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти "Броварський професійний коледж"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>1973</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ЗП (ПТ) О "Броварський професійний коледж"</t>
         </is>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
         <v>1981</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -3105,51 +3093,55 @@
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Боярка</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
           <t>вул. Лісодослідна, 2</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
           <t>+38(096)-983-59-88</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
           <t>forest.training.center@e-forest.gov.ua</t>
         </is>
       </c>
-      <c r="R34" s="5"/>
+      <c r="R34" s="5" t="inlineStr">
+        <is>
+          <t>https://training.e-forest.gov.ua</t>
+        </is>
+      </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
           <t>Олійник Леся Володимирівна</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД ВИШГОРОДСЬКОЇ МІСЬКОЇ РАДИ "ВИШГОРОДСЬКИЙ МІЖШКІЛЬНИЙ РЕСУРСНИЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
         <v>7437</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
@@ -4060,58 +4052,52 @@
       <c r="P45" s="5" t="inlineStr">
         <is>
           <t>(097)670-25-02</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
           <t>mirctk@ukr.net</t>
         </is>
       </c>
       <c r="R45" s="5" t="inlineStr">
         <is>
           <t>https://www.auto-tsou.com/avtoshkola/myronivka</t>
         </is>
       </c>
       <c r="S45" s="5" t="inlineStr">
         <is>
           <t>Директор Миронівського СТК ТСОУ</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
           <t>Кочерга Петро Миколайович</t>
         </is>
       </c>
-      <c r="U45" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U45" s="8"/>
+      <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Рокитнянський професійний ліцей"</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
         <v>2078</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Рокитнянський ПЛ"</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
         <v>2005</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4314,58 +4300,52 @@
         <is>
           <t>вул. Центральна, 1,Б</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
           <t>+38(045)-744-32-81</t>
         </is>
       </c>
       <c r="Q48" s="5" t="inlineStr">
         <is>
           <t>m_mnvk@ukr.net</t>
         </is>
       </c>
       <c r="R48" s="5"/>
       <c r="S48" s="5" t="inlineStr">
         <is>
           <t>Директор Миронівського МРЦ</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
           <t>Дорошенко Світлана Василівна</t>
         </is>
       </c>
-      <c r="U48" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U48" s="8"/>
+      <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Сквирське вище професійне училище"</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
         <v>1974</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "СВПУ"</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>State Educational Establishment «Skvyra higher vocational school»</t>
         </is>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="6" t="n">
         <v>1997</v>
       </c>
@@ -4389,59 +4369,63 @@
           <t>09001</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">
         <is>
           <t>UA32020150010094707</t>
         </is>
       </c>
       <c r="M49" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
           <t>м. Сквира</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
           <t>вул. Незалежності, 141</t>
         </is>
       </c>
       <c r="P49" s="5" t="inlineStr">
         <is>
-          <t>+38(804)-468-51-79</t>
+          <t>+38(098)-455-11-84</t>
         </is>
       </c>
       <c r="Q49" s="5" t="inlineStr">
         <is>
           <t>skviravpu@ukr.net</t>
         </is>
       </c>
-      <c r="R49" s="5"/>
+      <c r="R49" s="5" t="inlineStr">
+        <is>
+          <t>https://vpu.in.ua</t>
+        </is>
+      </c>
       <c r="S49" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
           <t>Пасічник Олександр Сергійович</t>
         </is>
       </c>
       <c r="U49" s="8"/>
       <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <t>Ставищенський ліцей №1 Ставищенської селищної ради Білоцерківського району Київської області</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
         <v>6963</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
@@ -4832,58 +4816,52 @@
         <is>
           <t>вул. Центральна, 47</t>
         </is>
       </c>
       <c r="P54" s="5" t="inlineStr">
         <is>
           <t>(063)594-58-44</t>
         </is>
       </c>
       <c r="Q54" s="5" t="inlineStr">
         <is>
           <t>CTK_tetiev@ukr.net</t>
         </is>
       </c>
       <c r="R54" s="5"/>
       <c r="S54" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T54" s="5" t="inlineStr">
         <is>
           <t>Дробот Юрій Іванович</t>
         </is>
       </c>
-      <c r="U54" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U54" s="8"/>
+      <c r="V54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <t>Державне підприємство"Спеціалізований центр підготовки кадрів"</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
         <v>3245</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <t>ДП "СЦПК"</t>
         </is>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="7"/>
       <c r="G55" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>