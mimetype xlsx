--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2330,58 +2330,52 @@
         <is>
           <t>вул. Шевченка, 20</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>(096)724-23-96</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>evgloba@gmail.com</t>
         </is>
       </c>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Глоба Євгеній Вікторович</t>
         </is>
       </c>
-      <c r="U25" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U25" s="8"/>
+      <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю фірма "Адмінгран"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>3910</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t>ТОВ фірма "Адмінгран"</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -3192,52 +3186,58 @@
         <is>
           <t>вул. Шкільна, 29</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
           <t>(050)356-12-21</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
           <t>vishgorod-mnvk@ukr.net</t>
         </is>
       </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
           <t>Федірко Микола Іванович</t>
         </is>
       </c>
-      <c r="U35" s="8"/>
-      <c r="V35" s="5"/>
+      <c r="U35" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V35" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <t>Аварійно-рятувальний загін спеціального призначення Головного управління Державної служби України з надзвичайних ситуацій у Київській області</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
         <v>3135</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <t>АРЗ СП ГУ ДСНС України у Київській області</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -4730,58 +4730,52 @@
         <is>
           <t>вул. Соборна, 100</t>
         </is>
       </c>
       <c r="P53" s="5" t="inlineStr">
         <is>
           <t>(044) 605 22 45</t>
         </is>
       </c>
       <c r="Q53" s="5" t="inlineStr">
         <is>
           <t>ptu8@ukr.net</t>
         </is>
       </c>
       <c r="R53" s="5"/>
       <c r="S53" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T53" s="5" t="inlineStr">
         <is>
           <t>Сузанська Наталія Вікторівна</t>
         </is>
       </c>
-      <c r="U53" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U53" s="8"/>
+      <c r="V53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <t>ТЕТІЇВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B54" s="6" t="n">
         <v>7444</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t>ТЕТІЇВСЬКИЙ СТК ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="7"/>
       <c r="G54" s="6" t="n">
         <v>1996</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>