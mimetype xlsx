--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -729,73 +729,71 @@
           <t>09100</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Матросова, 50</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>+380456347937;</t>
-[...2 lines deleted...]
-      <c r="Q6" s="5"/>
+          <t>+38(096)-988-08-08</t>
+        </is>
+      </c>
+      <c r="Q6" s="5" t="inlineStr">
+        <is>
+          <t>btktso@gmail.com</t>
+        </is>
+      </c>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Кучерук Олександр Федорович</t>
         </is>
       </c>
-      <c r="U6" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U6" s="8"/>
+      <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Білоцерківський центр дистанційно-заочного навчання Вищого навчального закладу "Східноєвропейський університет економіки і менеджменту" (у формі Товариства з обмеженою відповідальністю)</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>1594</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>255</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
         <v>2003</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
@@ -1642,56 +1640,56 @@
           <t>м. Фастів</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>вул. Суворова, 5</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>+38(045)-655-12-71</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>tehnfast@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>fast.org.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Кривчун Анатолій Павлович</t>
+          <t>Бигич Володимир Іванович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>РЕЛІГІЙНА ОРГАНІЗАЦІЯ КИЇВСЬКА ТРЬОХСВЯТИТЕЛЬСЬКА ДУХОВНА СЕМІНАРІЯ УКРАЇНСЬКОЇ ГРЕКО-КАТОЛИЦЬКОЇ ЦЕРКВИ</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>6743</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
         <v>2010</v>
       </c>
@@ -1821,51 +1819,51 @@
           <t>вул. Поштова, 61</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
           <t>(045) 755 26 16</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
           <t>yahotynmaup@gmail.com</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
           <t>https://yahotyn.maup.com.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Чорноштан Тамара Миколаївна</t>
+          <t>Михайленко Сергій Миколайович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>