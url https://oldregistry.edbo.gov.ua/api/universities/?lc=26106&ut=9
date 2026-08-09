--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -664,51 +664,51 @@
           <t>м. Коломия</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Івана Франка, 12</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>03433 2-65-31, 03433 8-92-52</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>pedkol.if@ukr.net</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>www.pedcollege.kolomyya.org</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Прокопів Людмила Ярославівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад фахової передвищої освіти “Коломийський медичний фаховий коледж ім. І. Франка” Івано-Франківської обласної ради</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>1241</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>Коломийський медичний фаховий коледж ім. І. Франка</t>
         </is>
       </c>