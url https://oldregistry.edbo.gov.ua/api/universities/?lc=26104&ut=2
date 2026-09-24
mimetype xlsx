--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -535,67 +535,67 @@
           <t>77301</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA26060170010082672</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Калуш</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Г. Мартинця, 6а</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(067)342-14-65</t>
+          <t>+38(050)-373-93-92</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>kalushstk@gmail.com</t>
+          <t>stkkalush@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Мандрик Віктор Володимирович</t>
+          <t>Мокрій Людмила Андріївна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Навчально-курсовий комбінат-Калуш"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>3714</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Навчально-курсовий комбінат-Калуш"</t>
         </is>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>2000</v>
       </c>