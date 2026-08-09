--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -717,51 +717,51 @@
         <is>
           <t>ВСП "ІФФКФВ НУФВСУ"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Unit “Ivano-Frankivsk Professional College of Physical Education of National University of Ukraine on Physical Education and Sport”</t>
         </is>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>1940</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство молоді та спорту України</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>76026</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA26040190010045761</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Івано-Франківськ</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Гетьмана Мазепи, 142-А</t>