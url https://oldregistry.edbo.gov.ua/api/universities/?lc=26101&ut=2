--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -392,58 +392,52 @@
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(032)258-05-10, (032)258-03-93</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>vpu13@i.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://vpu13.if.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Данилюк Мирослав Петрович</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Вище професійне училище №21 м. Івано-Франківська</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>2462</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ВПУ №21 м. Івано-Франківська</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Higher Vocational School №21 m.Ivano-Frankivsk</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1987</v>
       </c>
@@ -752,58 +746,52 @@
         <is>
           <t>вул. Довга, 60</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>(067)344-87-99</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>stktsouif@gmail.com</t>
         </is>
       </c>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Шеденко Валерій Станіславович</t>
         </is>
       </c>
-      <c r="U6" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U6" s="8"/>
+      <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківський обласний навчально-курсовий комбінат житлово-комунального господарства</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>6928</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ УЖКГ</t>
         </is>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
         <v>1992</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1448,58 +1436,52 @@
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>+380(34)-278 54 67</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>nmc.ivanofrankivsk@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>if.nmc.dsns.gov.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки начальника</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Піндус Євген Теодорович</t>
         </is>
       </c>
-      <c r="U14" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U14" s="8"/>
+      <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ПРИКАРПАТТЯОБЛЕНЕРГО"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>4344</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>АТ "ПРИКАРПАТТЯОБЛЕНЕРГО"</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>Private Joint Stock Company "Prykarpattyaoblenergo"</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
         <v>1998</v>
       </c>
@@ -1962,58 +1944,52 @@
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>(099)075-78-55</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>avtoshkolaelitavtoif@gmail.com</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
           <t>http://elit-avto.if.ua/</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Клочко Юрій Олександрович</t>
         </is>
       </c>
-      <c r="U20" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U20" s="8"/>
+      <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "ПКБ-ІФ"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>6968</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>ТОВ ''ПКБ-ІФ''</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
         <v>2009</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2161,51 +2137,51 @@
       </c>
       <c r="V22" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Центр професійно-технічної освіти №1 м. Івано-Франківська</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>2497</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t>Центр професійно-технічної освіти №1 м. Івано-Франківська</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Івано-Франківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
           <t>76018</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA26040190010045761</t>
         </is>
@@ -2228,58 +2204,52 @@
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>0342 55 44 87</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>cpto1ifpto@gmail.com</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>cpto1.if.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Когуч Наталія Василівна</t>
         </is>
       </c>
-      <c r="U23" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U23" s="8"/>
+      <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>ПРИВАТНЕ ПІДПРИЄМСТВО "КАРПАТИ-АВС"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>6848</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ПП "КАРПАТИ-АВС"</t>
         </is>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
         <v>2007</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>