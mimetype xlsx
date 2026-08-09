--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -717,51 +717,51 @@
         <is>
           <t>ВСП "ІФФКФВ НУФВСУ"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Unit “Ivano-Frankivsk Professional College of Physical Education of National University of Ukraine on Physical Education and Sport”</t>
         </is>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>1940</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство молоді та спорту України</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>76026</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA26040190010045761</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Івано-Франківськ</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Гетьмана Мазепи, 142-А</t>
@@ -2316,51 +2316,51 @@
           <t>м. Коломия</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>вул. Івана Франка, 12</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>03433 2-65-31, 03433 8-92-52</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>pedkol.if@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>www.pedcollege.kolomyya.org</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Прокопів Людмила Ярославівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад фахової передвищої освіти “Коломийський медичний фаховий коледж ім. І. Франка” Івано-Франківської обласної ради</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>1241</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>Коломийський медичний фаховий коледж ім. І. Франка</t>
         </is>
       </c>
@@ -2787,51 +2787,51 @@
           <t>вул. Винниченка, 6</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
           <t>+380347922267; +380347922139</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
           <t>tclnau@gmail.com</t>
         </is>
       </c>
       <c r="R28" s="5" t="inlineStr">
         <is>
           <t>https://www.tclnup.if.ua/</t>
         </is>
       </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Боднарчук Дмитро Юрійович</t>
+          <t>Бучковський Ігор Павлович</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Лисичанський педагогічний фаховий коледж Державного закладу "Луганський національний університет імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
         <v>616</v>
       </c>
       <c r="C29" s="6" t="n">
         <v>81</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t>ВСП "ЛПФК ДЗ "ЛНУ імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Subdivision "Lysychansk Pedagogical Professional College State Institution "Luhansk Taras Shevchenko National University"</t>