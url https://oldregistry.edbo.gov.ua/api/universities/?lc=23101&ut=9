--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1139,51 +1139,51 @@
           <t>вул. Жуковського, 64</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>+380632573686</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>tmk@zntu.edu.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>tmfk.zp.edu.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Первашова Лілія Анатоліївна</t>
+          <t>Сухонос Роман Федорович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Запорізький авіаційний фаховий коледж ім. О. Г. Івченка</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>518</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ЗАФК ім. О. Г. Івченка</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>Zaporizhzhia Aviation Applied College named after O. G. Ivchenko</t>
         </is>
       </c>
@@ -1677,51 +1677,51 @@
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>вул. Рекордна, 20</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>(067)547-74-55</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>collegezp@itstep.org</t>
         </is>
       </c>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Матвієнко Анна Вікторівна</t>
+          <t>Плечун Валерія Валеріївна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>