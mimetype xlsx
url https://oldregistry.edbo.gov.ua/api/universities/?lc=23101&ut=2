--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2090,58 +2090,52 @@
         <is>
           <t>вул. Курузова, 11, кв.39</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
           <t>80612736453</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
           <t>31329355@ukr.net</t>
         </is>
       </c>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Западнюк Світлана Володимирівна</t>
         </is>
       </c>
-      <c r="U22" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U22" s="8"/>
+      <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ ТА КОНСАЛТИНГУ"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>4325</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ЦЕНТР ПРОФОСВІТИ ТА КОНСАЛТИНГУ"</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>LIMITED LIABILITY COMPANY "VOCATIONAL EDUCATION CENTRE AND CONSULTING"</t>
         </is>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
         <v>2010</v>
       </c>