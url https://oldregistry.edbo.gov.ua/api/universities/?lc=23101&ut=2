--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1926,58 +1926,52 @@
         <is>
           <t>вул. Поштова, 173</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>(061)2222510, (095)9236100, (096)0837425</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>zktd@meta.ua</t>
         </is>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Наливайко Олена Григорівна</t>
         </is>
       </c>
-      <c r="U20" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U20" s="8"/>
+      <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЦЕНТР БЕЗПЕКА ПРАЦІ"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>4270</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>ТОВ "НЦ БЕЗПЕКА ПРАЦІ"</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
         <v>2013</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>