--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1571,51 +1571,51 @@
           <t>69008</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>вул. Південне шосе, 80</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+38(067) 760-49-71</t>
+          <t>+38(067)-760-49-54</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>MIP@metinvestholding.com</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>https://metinvest.university</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Поважний Олександр Станіславович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>