--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1511,51 +1511,51 @@
           <t>вул. Жуковського, 64</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>+380632573686</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>tmk@zntu.edu.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>tmfk.zp.edu.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Первашова Лілія Анатоліївна</t>
+          <t>Сухонос Роман Федорович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Запорізький авіаційний фаховий коледж ім. О. Г. Івченка</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>518</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ЗАФК ім. О. Г. Івченка</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>Zaporizhzhia Aviation Applied College named after O. G. Ivchenko</t>
         </is>
       </c>
@@ -2141,51 +2141,51 @@
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Рекордна, 20</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>(067)547-74-55</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>collegezp@itstep.org</t>
         </is>
       </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Матвієнко Анна Вікторівна</t>
+          <t>Плечун Валерія Валеріївна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Мелітопольський фаховий коледж Таврійського державного агротехнологічного університету імені Дмитра Моторного"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>1120</v>
       </c>
       <c r="C22" s="6" t="n">
         <v>148</v>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ВСП "Мелітопольський коледж ТДАТУ"</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>Separated Structural Subdivision "Melitopol Professional College of Dmytro Motornyi Tavria State Agrotechnological University"</t>