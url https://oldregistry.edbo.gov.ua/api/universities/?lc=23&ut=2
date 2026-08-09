--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1687,51 +1687,51 @@
         <is>
           <t>0613774009</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
           <t>54ppal@gmail.com</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
           <t>dnzppal.blogspot.com/</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Акритов Анатолій Георгійович</t>
         </is>
       </c>
       <c r="U17" s="8" t="n">
-        <v>46163</v>
+        <v>46199</v>
       </c>
       <c r="V17" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Якимівський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>1961</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Якимівський ПАЛ"</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
@@ -2712,58 +2712,52 @@
         <is>
           <t>вул. Поштова, 173</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>(061)2222510, (095)9236100, (096)0837425</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>zktd@meta.ua</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Наливайко Олена Григорівна</t>
         </is>
       </c>
-      <c r="U29" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЦЕНТР БЕЗПЕКА ПРАЦІ"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>4270</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ТОВ "НЦ БЕЗПЕКА ПРАЦІ"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>2013</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4000,58 +3994,52 @@
         <is>
           <t>вул. Єсеніна, 1</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
           <t>0617574464</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
           <t>licey57@i.ua</t>
         </is>
       </c>
       <c r="R44" s="5"/>
       <c r="S44" s="5" t="inlineStr">
         <is>
           <t>виконуюча обов"язки директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
           <t>Решетник Світлана Володимирівна</t>
         </is>
       </c>
-      <c r="U44" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U44" s="8"/>
+      <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Великобілозерський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
         <v>1709</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Великобілозерський ПАЛ"</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
         <v>1991</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4774,58 +4762,52 @@
         <is>
           <t>вул. Дружби, 72</t>
         </is>
       </c>
       <c r="P53" s="5" t="inlineStr">
         <is>
           <t>(06165)2-34-91</t>
         </is>
       </c>
       <c r="Q53" s="5" t="inlineStr">
         <is>
           <t>licey30Zp@yandex.ua</t>
         </is>
       </c>
       <c r="R53" s="5"/>
       <c r="S53" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T53" s="5" t="inlineStr">
         <is>
           <t>Чесноков Іван Іванович</t>
         </is>
       </c>
-      <c r="U53" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U53" s="8"/>
+      <c r="V53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <t>Комунальна установа "Міжшкільний навчально-виробничий комбінат Пологівської міської ради"</t>
         </is>
       </c>
       <c r="B54" s="6" t="n">
         <v>3842</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t>КУ "МНВК" ПМР</t>
         </is>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="7"/>
       <c r="G54" s="6" t="n">
         <v>1979</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>