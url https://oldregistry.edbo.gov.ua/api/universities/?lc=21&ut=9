--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1220,56 +1220,56 @@
           <t>м. Мукачево</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Масарика Томаша, 32</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>+380 50 692 27 81</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>makollege@gmail.com</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>http://new.makinfo.org.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Тимчасово виконуючий обов’язки директора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Грубінка Ігор Іванович</t>
+          <t>Застулка Ілля-Олександр Юрійович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Мукачівський кооперативний фаховий коледж бізнесу</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>671</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>МКФКБ</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>Mukachevo Cooperative Professional College of Business</t>
         </is>
       </c>