--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2641,51 +2641,51 @@
           <t>вул. Будівельників, 8</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
           <t>+380753330551</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
           <t>lizej13_perechin@i.ua</t>
         </is>
       </c>
       <c r="R28" s="5" t="inlineStr">
         <is>
           <t>https://ppl-13.uz.ua</t>
         </is>
       </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Зозулич Мар`яна Ярославівна</t>
+          <t>Попович Мирослава Іванівна</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Солотвинський міжшкільний навчально-виробничий комбінат Солотвинської селищної ради Тячівського району Закарпатської області</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
         <v>3069</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t>Солотвинський МНВК</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
         <v>2000</v>
       </c>