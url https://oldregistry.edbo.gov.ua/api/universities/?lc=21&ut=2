--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -369,61 +369,61 @@
           <t>88000</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA21100230010016545</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Закарпатська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Ужгород</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. СЕРГІЯ МАРТИНА, 3</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+380951023050</t>
+          <t>+38(095)-102-30-50</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>UzhgorodPML@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
-          <t>https://www.dnzucpto.com.ua/</t>
+          <t>https://ucpto.com</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Тимко Сергій Миронович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Мале приватне підприємство "Крокус МГ"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>3037</v>
       </c>
       <c r="C3" s="6"/>