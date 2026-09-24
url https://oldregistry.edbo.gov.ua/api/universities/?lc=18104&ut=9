--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -476,56 +476,56 @@
           <t>м. Бердичів</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Європейська, 53/1</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(041)4320337</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>info@bpedk.com.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>http://bpedk.com.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Лейчук Алла Олександрівна</t>
+          <t>Кицак Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Бердичівський фаховий коледж промисловості, економіки та права</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>461</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>БФКПЕП</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Berdychiv Applied College of Industry, Economics and Law</t>
         </is>
       </c>