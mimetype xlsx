--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -306,65 +306,65 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання "Житомирська академія поліції"</t>
+          <t>Державний заклад професійної освіти із специфічними умовами навчання "Житомирська академія поліції"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>4126</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>Житомирська академія поліції</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
-          <t>State institution of Vocational (vocational and technical) Education with Specific "Zhytomyr Academy Police"</t>
+          <t>State institution of Vocational Education with Specific "Zhytomyr Police Academy"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2015</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>10029</t>
         </is>