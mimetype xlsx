--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -367,51 +367,51 @@
           <t>10019</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Житомир</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Комерційна, 2</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(0412) 48 29 49; 48 24 51</t>
+          <t>+38(050)-827-20-20</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>info_gt@kibit.edu.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>www.kibit.edu.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Шиманська Вікторія Василівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>