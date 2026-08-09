--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -537,51 +537,51 @@
           <t>10025</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Житомир</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Параджанова Сергія, 72</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-412-42-20; +38(096)-206-54-57;</t>
+          <t>+38(041)-242-76-95</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>TSLPPON@UKR.NET</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Каленський Анатолій Зигмунтович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>