--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -562,63 +562,67 @@
           <t>067 447 40 46</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>zttsou@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Островська Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Житомирський професійний ліцей Житомирської обласної ради</t>
+          <t>Житомирський професійний коледж технологічних систем та харчової індустрії Житомирської обласної ради</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2623</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>ЖПЛ ЖОР</t>
-[...2 lines deleted...]
-      <c r="E5" s="5"/>
+          <t>ЖПК ТХ ЖОР</t>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t>ZHYTOMYR PROFESSIONAL COLLEGE OF TECHNOLOGY SYSTEMS AND FOOD INDUSTRY OF ZHYTOMYR REGIONAL COUNCIL</t>
+        </is>
+      </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>1969</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>10029</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">