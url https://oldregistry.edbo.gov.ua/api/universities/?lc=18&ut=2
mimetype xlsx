--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$44</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V42"/>
+  <dimension ref="A1:V44"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -562,63 +562,67 @@
           <t>067 447 40 46</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>zttsou@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Островська Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Житомирський професійний ліцей Житомирської обласної ради</t>
+          <t>Житомирський професійний коледж технологічних систем та харчової індустрії Житомирської обласної ради</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2623</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>ЖПЛ ЖОР</t>
-[...2 lines deleted...]
-      <c r="E5" s="5"/>
+          <t>ЖПК ТХ ЖОР</t>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t>ZHYTOMYR PROFESSIONAL COLLEGE OF TECHNOLOGY SYSTEMS AND FOOD INDUSTRY OF ZHYTOMYR REGIONAL COUNCIL</t>
+        </is>
+      </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>1969</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>10029</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
@@ -1586,2273 +1590,2433 @@
           <t>+067(45)-871-17</t>
         </is>
       </c>
       <c r="Q16" s="5"/>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>https://dptnzzhnc4.wixsite.com/zhnc4/berdichev</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Завідуючий філією</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Поліщук Олександр Федорович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Бердичівський професійний будівельний ліцей</t>
+          <t>Бердичівський міський і районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>1932</v>
+        <v>7269</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>БПБУ</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бердичівський міський і районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+        </is>
+      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1958</v>
+        <v>1995</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J17" s="5"/>
       <c r="K17" s="7" t="inlineStr">
         <is>
           <t>13300</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA18020030010047029</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Бердичів</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Одеська, 41</t>
+          <t>вул. Максима Залізняка, 17</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+098(53)-056-40</t>
+          <t>(096)752-89-86</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>bpb-licei@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>buh_ctk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Мохорт Світлана Станіславівна</t>
+          <t>Гапчук Інна Анатоліївна</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №4 м. Бердичева</t>
+          <t>Бердичівський професійний будівельний ліцей</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>2621</v>
+        <v>1932</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E18" s="5"/>
+          <t>БПБУ</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>Berdichevsky professional building lyceum</t>
+        </is>
+      </c>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>1984</v>
+        <v>1958</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
           <t>13300</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
           <t>UA18020030010047029</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Бердичів</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Шелушкова, 37</t>
+          <t>вул. Одеська, 41</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>27109</t>
+          <t>+098(53)-056-40</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>mega-bmashbud@ukr.net</t>
+          <t>bpb-licei@ukr.net</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>ptu-4.com.ua</t>
+          <t>www.bpbl.zt.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Харітончук Віталій Сергійович</t>
+          <t>Мохорт Світлана Станіславівна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Коростенська філія державного професійно-технічного навчального закладу "Житомирський навчальний центр №4"</t>
+          <t>Професійно-технічне училище №4 м. Бердичева</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>6835</v>
-[...3 lines deleted...]
-      </c>
+        <v>2621</v>
+      </c>
+      <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="7"/>
-      <c r="G19" s="6"/>
+      <c r="G19" s="6" t="n">
+        <v>1984</v>
+      </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>11500</t>
+          <t>13300</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA18060090010074365</t>
+          <t>UA18020030010047029</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>м. Коростень</t>
+          <t>м. Бердичів</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>Білокоровицьке шосе , 4</t>
-[...3 lines deleted...]
-      <c r="Q19" s="5"/>
+          <t>вул. Шелушкова, 37</t>
+        </is>
+      </c>
+      <c r="P19" s="5" t="inlineStr">
+        <is>
+          <t>27109</t>
+        </is>
+      </c>
+      <c r="Q19" s="5" t="inlineStr">
+        <is>
+          <t>mega-bmashbud@ukr.net</t>
+        </is>
+      </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
-          <t>https://dptnzzhnc4.wixsite.com/zhnc4/korosten</t>
+          <t>ptu-4.com.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>Завідуючий філією</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Саржан Андрій Олександрович</t>
+          <t>Харітончук Віталій Сергійович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Малинський професійний ліцей"</t>
+          <t>Коростенська філія державного професійно-технічного навчального закладу "Житомирський навчальний центр №4"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>2318</v>
-[...1 lines deleted...]
-      <c r="C20" s="6"/>
+        <v>6835</v>
+      </c>
+      <c r="C20" s="6" t="n">
+        <v>2610</v>
+      </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Малинський ПЛ"</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
-      <c r="G20" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="6"/>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>11600</t>
+          <t>11500</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA18060130010010134</t>
+          <t>UA18060090010074365</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Малин</t>
+          <t>м. Коростень</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Городищанська, 20</t>
-[...11 lines deleted...]
-      </c>
+          <t>Білокоровицьке шосе , 4</t>
+        </is>
+      </c>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>http://malyn.licey.org.ua</t>
+          <t>https://dptnzzhnc4.wixsite.com/zhnc4/korosten</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Завідуючий філією</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Ілючок Микола Іванович</t>
+          <t>Саржан Андрій Олександрович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти "Звягельське вище професійне училище"</t>
+          <t>Державний навчальний заклад "Малинський професійний ліцей"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>1975</v>
+        <v>2318</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ЗП (ПТ) О "Звягельське ВПУ"</t>
+          <t>ДНЗ "Малинський ПЛ"</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>11707</t>
+          <t>11600</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA18080150010017476</t>
+          <t>UA18060130010010134</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>м. Звягель</t>
+          <t>м. Малин</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Київська, 47/37</t>
+          <t>вул. Городищанська, 20</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>+38(041)-412-00-94</t>
+          <t>01433 5 24 56, 5 11 22, 5 13 26</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>nvvpu@ukr.net</t>
+          <t>malinpl@meta.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
-          <t>http://nvvpu.ptu.in.ua</t>
+          <t>http://malyn.licey.org.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Яневич Сергій Анатолійович</t>
+          <t>Ілючок Микола Іванович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>ЗВЯГЕЛЬСЬКА АВТОМОБІЛЬНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Малинський спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>3884</v>
+        <v>4135</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ЗВЯГЕЛЬСЬКА АШ ТСОУ</t>
+          <t>Малинський СТК ТСОУ</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>11700</t>
+          <t>11601</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA18080150010017476</t>
+          <t>UA18060130010010134</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>м. Звягель</t>
+          <t>м. Малин</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Лубчицька, 45</t>
+          <t>вул. Героїв України, 11</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>093 576 43 34</t>
+          <t>380660799581</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>tsou_nv@i.ua</t>
+          <t>maltsou@ukr.net</t>
         </is>
       </c>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Осадчук Олександр Олексійович</t>
+          <t>Кучинський Сергій Іванович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Острівський міжшкільний навчально-виробничий комбінат Овруцької міської ради Житомирської області</t>
+          <t>Заклад професійної (професійно-технічної) освіти "Звягельське вище професійне училище"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>3580</v>
+        <v>1975</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>Острівський МНВК</t>
+          <t>ЗП (ПТ) О "Звягельське ВПУ"</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>11100</t>
+          <t>11707</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA18060170590021626</t>
+          <t>UA18080150010017476</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>с. Острів</t>
+          <t>м. Звягель</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Залізнична, 1-А</t>
+          <t>вул. Київська, 47/37</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>098 732 58 07 , 04148 423 58</t>
+          <t>+38(041)-412-00-94</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>ostriv.mnvk@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R23" s="5"/>
+          <t>nvvpu@ukr.net</t>
+        </is>
+      </c>
+      <c r="R23" s="5" t="inlineStr">
+        <is>
+          <t>http://nvvpu.ptu.in.ua</t>
+        </is>
+      </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Павлущенко Микола Степанович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Яневич Сергій Анатолійович</t>
+        </is>
+      </c>
+      <c r="U23" s="8"/>
+      <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Баранівський професійний ліцей</t>
+          <t>ЗВЯГЕЛЬСЬКА АВТОМОБІЛЬНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>1733</v>
+        <v>3884</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>БПЛ</t>
+          <t>ЗВЯГЕЛЬСЬКА АШ ТСОУ</t>
         </is>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1973</v>
+        <v>2000</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
+          <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>12700</t>
+          <t>11700</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA18080010010059187</t>
+          <t>UA18080150010017476</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>м. Баранівка</t>
+          <t>м. Звягель</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Звягельська, 77 Б</t>
+          <t>вул. Лубчицька, 45</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>+38(041)-443-15-09</t>
+          <t>093 576 43 34</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>barlic@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>tsou_nv@i.ua</t>
+        </is>
+      </c>
+      <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Бортнік Ярослав Миколайович</t>
+          <t>Осадчук Олександр Олексійович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>БАРАНІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Острівський міжшкільний навчально-виробничий комбінат Овруцької міської ради Житомирської області</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>7167</v>
+        <v>3580</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Острівський МНВК</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J25" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>12700</t>
+          <t>11100</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA18080010010059187</t>
+          <t>UA18060170590021626</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>м. Баранівка</t>
+          <t>с. Острів</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Дзержинського, 69-Б</t>
+          <t>вул. Залізнична, 1-А</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>(096)394-91-80</t>
+          <t>098 732 58 07 , 04148 423 58</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>stk_zt_br@ukr.net</t>
+          <t>ostriv.mnvk@gmail.com</t>
         </is>
       </c>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>В.о.директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Печерська Наталія Вікторівна</t>
+          <t>Павлущенко Микола Степанович</t>
         </is>
       </c>
       <c r="U25" s="8" t="n">
-        <v>45888</v>
+        <v>44330</v>
       </c>
       <c r="V25" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Барашівський міжшкільний навчально-виробничий комбінат</t>
+          <t>Баранівський професійний ліцей</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>3013</v>
+        <v>1733</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>Барашівський МНВК</t>
+          <t>БПЛ</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>2000</v>
+        <v>1973</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>11255</t>
+          <t>12700</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA18080030010060384</t>
+          <t>UA18080010010059187</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>с. Бараші</t>
+          <t>м. Баранівка</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Калініна, 61</t>
+          <t>вул. Звягельська, 77 Б</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>04149 6 02 61</t>
+          <t>+38(041)-443-15-09</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>mnvk88@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R26" s="5"/>
+          <t>barlic@ukr.net</t>
+        </is>
+      </c>
+      <c r="R26" s="5" t="inlineStr">
+        <is>
+          <t>https://www.bplicey.com.ua</t>
+        </is>
+      </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Дзядович Володимир Миколайович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Бортнік Ярослав Миколайович</t>
+        </is>
+      </c>
+      <c r="U26" s="8"/>
+      <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Бердичівське вище професійне училище"</t>
+          <t>БАРАНІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>2213</v>
+        <v>7167</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Бердичівське ВПУ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J27" s="5"/>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>13352</t>
+          <t>12700</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA18020150030090319</t>
+          <t>UA18080010010059187</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>с. Великі Низгірці</t>
+          <t>м. Баранівка</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Ліцейна, 1</t>
+          <t>вул. Дзержинського, 69-Б</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>(04143) 6-99-01</t>
+          <t>(096)394-91-80</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>3kutnik@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>stk_zt_br@ukr.net</t>
+        </is>
+      </c>
+      <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о.директора</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Поліщук Тетяна Петрівна</t>
-[...3 lines deleted...]
-      <c r="V27" s="5"/>
+          <t>Печерська Наталія Вікторівна</t>
+        </is>
+      </c>
+      <c r="U27" s="8" t="n">
+        <v>45888</v>
+      </c>
+      <c r="V27" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ "ПОЛІСЬКИЙ ІНДУСТРІАЛЬНИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ"</t>
+          <t>Барашівський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>1957</v>
+        <v>3013</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>ЗП(ПТ)О "ПОЛІСЬКИЙ ІНДУСТРІАЛЬНИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Барашівський МНВК</t>
+        </is>
+      </c>
+      <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1930</v>
+        <v>2000</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>12325</t>
+          <t>11255</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA18040590020094887</t>
+          <t>UA18080030010060384</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>с-ще Головине</t>
+          <t>с. Бараші</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Захисників України, 19</t>
+          <t>вул. Калініна, 61</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>+38(041)-343-12-07;</t>
+          <t>04149 6 02 61</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>gvpunt@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>mnvk88@ukr.net</t>
+        </is>
+      </c>
+      <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Максимчук Вячеслав Володимирович</t>
-[...3 lines deleted...]
-      <c r="V28" s="5"/>
+          <t>Дзядович Володимир Миколайович</t>
+        </is>
+      </c>
+      <c r="U28" s="8" t="n">
+        <v>43405</v>
+      </c>
+      <c r="V28" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Радомишльський аграрний навчально-виробничий центр"</t>
+          <t>Державний навчальний заклад "Бердичівське вище професійне училище"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>3822</v>
+        <v>2213</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ПП "РАНВЦ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДНЗ "Бердичівське ВПУ"</t>
+        </is>
+      </c>
+      <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>12262</t>
+          <t>13352</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA18040450150062673</t>
+          <t>UA18020150030090319</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>с. Забілоччя</t>
+          <t>с. Великі Низгірці</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 1а</t>
+          <t>вул. Ліцейна, 1</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>(04132) 4 21 38</t>
+          <t>(04143) 6-99-01</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>agroeducation@ukr.net</t>
+          <t>3kutnik@ukr.net</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>agroeducation.com.ua</t>
+          <t>3kutnik.org.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Щипанський Дмитро Володимирович</t>
+          <t>Поліщук Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти “Коростишівський професійний коледж"</t>
+          <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ "ПОЛІСЬКИЙ ІНДУСТРІАЛЬНИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>2330</v>
+        <v>1957</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ЗП(ПТ)О «Коростишівський професійний коледж»</t>
+          <t>ЗП(ПТ)О "ПОЛІСЬКИЙ ІНДУСТРІАЛЬНИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ"</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>INSTITUTION OF VOCATIONAL (VOCATIONAL AND TECHNICAL) EDUCATION “KOROSTYSHIV VOCATIONAL COLLEGE”</t>
+          <t>INSTITUTION OF VOCATIONAL (VOCATIONAL AND TECHNICAL) EDUCATION "POLISSIA INDUSTRIAL VOCATIONAL COLLEGE"</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>2003</v>
+        <v>1930</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>12505</t>
+          <t>12325</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA18040250010085012</t>
+          <t>UA18040590020094887</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>м. Коростишів</t>
+          <t>с-ще Головине</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Семінарська, 118</t>
+          <t>вул. Захисників України, 19</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>+380(68) 589 95 46</t>
+          <t>+38(041)-343-12-07;</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>korliceum@ukr.net</t>
+          <t>gvpunt@ukr.net</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>http://profagrolyceum.korostyshev.net/</t>
+          <t>gvpunt.org.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Кирилюк Василь Іванович</t>
+          <t>Максимчук Вячеслав Володимирович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Любарський професійний ліцей</t>
+          <t>ЄМІЛЬЧИНСЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>2074</v>
+        <v>7178</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ЛПЛ</t>
+          <t>ЄМІЛЬЧИНСЬКИЙ СТК ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>1963</v>
+        <v>1996</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J31" s="5"/>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>13100</t>
+          <t>11201</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA18040290010026645</t>
+          <t>UA18080130010016971</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>с-ще Любар</t>
+          <t>с-ще Ємільчине</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Райради, 6</t>
+          <t>вул. Мічуріна, 28</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>+38(096) 576 99 14</t>
+          <t>(096)062-06-75</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>lubar_liceu@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>emilchtsou@ukr.net</t>
+        </is>
+      </c>
+      <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора Любарського професійного ліцею</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Данилко Олександр Миколайович</t>
+          <t>Дем`янчук Володимир Михайлович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>ЛЮБАРСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Приватне підприємство "Радомишльський аграрний навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>7158</v>
+        <v>3822</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ЛЮБАРСЬКИЙ РСТК ТСО УКРАЇНИ</t>
-[...2 lines deleted...]
-      <c r="E32" s="5"/>
+          <t>ПП "РАНВЦ"</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>PRIVATE ENTERPRISE "RADOMYSHL AGRARIAN TRAINING AND PRODUCTION CENTRE"</t>
+        </is>
+      </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>13100</t>
+          <t>12262</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA18040290010026645</t>
+          <t>UA18040450150062673</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>с-ще Любар</t>
+          <t>с. Забілоччя</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Клубна, 8</t>
+          <t>вул. Центральна, 1а</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>(098)537-47-27</t>
+          <t>(04132) 4 21 38</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>lyubarstk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R32" s="5"/>
+          <t>agroeducation@ukr.net</t>
+        </is>
+      </c>
+      <c r="R32" s="5" t="inlineStr">
+        <is>
+          <t>agroeducation.com.ua</t>
+        </is>
+      </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Слободенюк Володимир Іванович</t>
+          <t>Щипанський Дмитро Володимирович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Овруцький професійний ліцей</t>
+          <t>Заклад професійної (професійно-технічної) освіти “Коростишівський професійний коледж"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>2486</v>
+        <v>2330</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>Овруцький ПЛ</t>
-[...2 lines deleted...]
-      <c r="E33" s="5"/>
+          <t>ЗП(ПТ)О «Коростишівський професійний коледж»</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>INSTITUTION OF VOCATIONAL (VOCATIONAL AND TECHNICAL) EDUCATION “KOROSTYSHIV VOCATIONAL COLLEGE”</t>
+        </is>
+      </c>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>11100</t>
+          <t>12505</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA18060170010010060</t>
+          <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>м. Овруч</t>
+          <t>м. Коростишів</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Тараса Шевченка, 11</t>
+          <t>вул. Семінарська, 118</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(04148)4-26-54</t>
+          <t>+380(68) 589 95 46</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>ovruchPL@ukr.net</t>
+          <t>korliceum@ukr.net</t>
         </is>
       </c>
       <c r="R33" s="5" t="inlineStr">
         <is>
-          <t>http://http://ovruch-ptu-35.com.ua/</t>
+          <t>http://profagrolyceum.korostyshev.net/</t>
         </is>
       </c>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконуючого обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Гурінчук Світлана Володимирівна</t>
+          <t>Кирилюк Василь Іванович</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>"ОВРУЦЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
+          <t>Любарський професійний ліцей</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>7147</v>
+        <v>2074</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>ОВРУЦЬКИЙ СТК ТСОУ</t>
+          <t>ЛПЛ</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
-      <c r="G34" s="6"/>
+      <c r="G34" s="6" t="n">
+        <v>1963</v>
+      </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J34" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>11100</t>
+          <t>13100</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA18060170010010060</t>
+          <t>UA18040290010026645</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>м. Овруч</t>
+          <t>с-ще Любар</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 2</t>
+          <t>вул. Райради, 6</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>(096)362-04-86</t>
+          <t>+38(096) 576 99 14</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>ovruch.stc@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R34" s="5"/>
+          <t>lubar_liceu@ukr.net</t>
+        </is>
+      </c>
+      <c r="R34" s="5" t="inlineStr">
+        <is>
+          <t>https://lubar-licei.org.ua/</t>
+        </is>
+      </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки директора Любарського професійного ліцею</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Кобилінська Наталія Вікторівна</t>
+          <t>Данилко Олександр Миколайович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Олевський професійний ліцей"</t>
+          <t>ЛЮБАРСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>2014</v>
+        <v>7158</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Олевський ПЛ"</t>
+          <t>ЛЮБАРСЬКИЙ РСТК ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>1966</v>
+        <v>1995</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J35" s="5"/>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>11001</t>
+          <t>13100</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA18060190010064821</t>
+          <t>UA18040290010026645</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>м. Олевськ</t>
+          <t>с-ще Любар</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Свято-Миколаївська, 27</t>
+          <t>вул. Клубна, 8</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>0413521737</t>
+          <t>(098)537-47-27</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>liceyolevsk@ukr.net</t>
+          <t>lyubarstk@ukr.net</t>
         </is>
       </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконуючий обов`язки директора</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Ковальчук Олександр Станіславович</t>
+          <t>Слободенюк Володимир Іванович</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>"Олевський міжшкільний ресурсний центр" Олевської міської ради</t>
+          <t>Овруцький професійний ліцей</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>3161</v>
+        <v>2486</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>КУ "Олевський МРЦ"</t>
+          <t>Овруцький ПЛ</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>1978</v>
+        <v>1994</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Олевської міської ради</t>
+          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>11002</t>
+          <t>11100</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA18060190010064821</t>
+          <t>UA18060170010010060</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>м. Олевськ</t>
+          <t>м. Овруч</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Пушкіна, 9</t>
+          <t>вул. Тараса Шевченка, 11</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>0413521001</t>
+          <t>(04148)4-26-54</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>olcombinat@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R36" s="5"/>
+          <t>ovruchPL@ukr.net</t>
+        </is>
+      </c>
+      <c r="R36" s="5" t="inlineStr">
+        <is>
+          <t>http://http://ovruch-ptu-35.com.ua/</t>
+        </is>
+      </c>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Тимчасово виконуючого обов'язки директора</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Гаврилюк Віктор Григорович</t>
+          <t>Гурінчук Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Олевський районний спортивно технічний клуб товариства сприяння обороні України</t>
+          <t>"ОВРУЦЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>7103</v>
+        <v>7147</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ОВРУЦЬКИЙ СТК ТСОУ</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6"/>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>11002</t>
+          <t>11100</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA18060190010064821</t>
+          <t>UA18060170010010060</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>м. Олевськ</t>
+          <t>м. Овруч</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Пушкіна, 7</t>
+          <t>вул. Шкільна, 2</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>(096)960-10-19</t>
+          <t>(096)362-04-86</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>stkolevsk@ukr.net</t>
+          <t>ovruch.stc@ukr.net</t>
         </is>
       </c>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Настасюк Євген Іванович</t>
+          <t>Кобилінська Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Райківська філія державного професійно-технічного навчального закладу "Житомирський навчальний центр №4"</t>
+          <t>Державний навчальний заклад "Олевський професійний ліцей"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>6845</v>
-[...3 lines deleted...]
-      </c>
+        <v>2014</v>
+      </c>
+      <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДНЗ "Олевський ПЛ"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
-      <c r="G38" s="6"/>
+      <c r="G38" s="6" t="n">
+        <v>1966</v>
+      </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J38" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>13333</t>
+          <t>11001</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA18020190060034016</t>
+          <t>UA18060190010064821</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>с. Райки</t>
-[...9 lines deleted...]
-      </c>
+          <t>м. Олевськ</t>
+        </is>
+      </c>
+      <c r="O38" s="5" t="inlineStr">
+        <is>
+          <t>вул. Свято-Миколаївська, 27</t>
+        </is>
+      </c>
+      <c r="P38" s="5" t="inlineStr">
+        <is>
+          <t>0413521737</t>
+        </is>
+      </c>
+      <c r="Q38" s="5" t="inlineStr">
+        <is>
+          <t>liceyolevsk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>Завідуючий філією</t>
+          <t>Тимчасово виконуючий обов`язки директора</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Галицький Віктор Леонідович</t>
+          <t>Ковальчук Олександр Станіславович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Технічний ліцей"</t>
+          <t>Олевський районний спортивно технічний клуб товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>3288</v>
+        <v>7103</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
-      <c r="G39" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="6"/>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J39" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>13043</t>
+          <t>11002</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA18040470340095755</t>
+          <t>UA18060190010064821</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>с. Романівка</t>
+          <t>м. Олевськ</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 5</t>
+          <t>вул. Пушкіна, 7</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>04146 930 13</t>
+          <t>(096)960-10-19</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>director.tov@gmail.com</t>
+          <t>stkolevsk@ukr.net</t>
         </is>
       </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Рудніцький Леонід Людвикович</t>
+          <t>Настасюк Євген Іванович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Міжшкільний ресурсний центр Новогуйвинської селищної ради Житомирського району Житомирської області</t>
+          <t>Райківська філія державного професійно-технічного навчального закладу "Житомирський навчальний центр №4"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>4111</v>
-[...1 lines deleted...]
-      <c r="C40" s="6"/>
+        <v>6845</v>
+      </c>
+      <c r="C40" s="6" t="n">
+        <v>2610</v>
+      </c>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>МРЦ Новогуйвинської селищної ради</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
-      <c r="G40" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="6"/>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J40" s="5" t="inlineStr">
         <is>
-          <t>Районна рада</t>
+          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>12444</t>
+          <t>13333</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA18040350210020675</t>
+          <t>UA18020190060034016</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>с. Сінгури</t>
-[...17 lines deleted...]
-      <c r="R40" s="5"/>
+          <t>с. Райки</t>
+        </is>
+      </c>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5" t="inlineStr">
+        <is>
+          <t>https://dptnzzhnc4.wixsite.com/zhnc4/rajki</t>
+        </is>
+      </c>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Завідуючий філією</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Домс Ірина Миколаївна</t>
+          <t>Галицький Віктор Леонідович</t>
         </is>
       </c>
       <c r="U40" s="8"/>
       <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Чуднівський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Товариство з обмеженою відповідальністю "Технічний ліцей"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>7155</v>
+        <v>3288</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>Чуднівський СТК ТСОУ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J41" s="5"/>
+      <c r="J41" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>13200</t>
+          <t>13043</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA18040610010066897</t>
+          <t>UA18040470340095755</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>м. Чуднів</t>
+          <t>с. Романівка</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Житомирська, 12</t>
+          <t>вул. Шкільна, 5</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>(097)413-34-78</t>
+          <t>04146 930 13</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>chudniv_stktsou@ukr.net</t>
+          <t>director.tov@gmail.com</t>
         </is>
       </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Грабовський Олександр Валентинович</t>
+          <t>Рудніцький Леонід Людвикович</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Ярунський міжшкільний навчально-виробничий комбінат</t>
+          <t>Міжшкільний ресурсний центр Новогуйвинської селищної ради Житомирського району Житомирської області</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>3122</v>
+        <v>4111</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>Ярунський МНВК</t>
+          <t>МРЦ Новогуйвинської селищної ради</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
-          <t>Відділ освіти районної державної адміністрації</t>
+          <t>Районна рада</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>11762</t>
+          <t>12444</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
-          <t>UA18080230010039746</t>
+          <t>UA18040350210020675</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>с. Ярунь</t>
+          <t>с. Сінгури</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Паркова, 14</t>
+          <t>вул. Житомирська, 11-А</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>04141 631 30</t>
+          <t>+041(24)-091-38</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>yarunskiiMNVK@yandex.ru</t>
+          <t>mnvk-sing@ukr.net</t>
         </is>
       </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T42" s="5" t="inlineStr">
+        <is>
+          <t>Домс Ірина Миколаївна</t>
+        </is>
+      </c>
+      <c r="U42" s="8"/>
+      <c r="V42" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="inlineStr">
+        <is>
+          <t>Чуднівський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+        </is>
+      </c>
+      <c r="B43" s="6" t="n">
+        <v>7155</v>
+      </c>
+      <c r="C43" s="6"/>
+      <c r="D43" s="5" t="inlineStr">
+        <is>
+          <t>Чуднівський СТК ТСОУ</t>
+        </is>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="6" t="n">
+        <v>1995</v>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I43" s="5" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J43" s="5"/>
+      <c r="K43" s="7" t="inlineStr">
+        <is>
+          <t>13200</t>
+        </is>
+      </c>
+      <c r="L43" s="7" t="inlineStr">
+        <is>
+          <t>UA18040610010066897</t>
+        </is>
+      </c>
+      <c r="M43" s="5" t="inlineStr">
+        <is>
+          <t>Житомирська обл.</t>
+        </is>
+      </c>
+      <c r="N43" s="5" t="inlineStr">
+        <is>
+          <t>м. Чуднів</t>
+        </is>
+      </c>
+      <c r="O43" s="5" t="inlineStr">
+        <is>
+          <t>вул. Житомирська, 12</t>
+        </is>
+      </c>
+      <c r="P43" s="5" t="inlineStr">
+        <is>
+          <t>(097)413-34-78</t>
+        </is>
+      </c>
+      <c r="Q43" s="5" t="inlineStr">
+        <is>
+          <t>chudniv_stktsou@ukr.net</t>
+        </is>
+      </c>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T43" s="5" t="inlineStr">
+        <is>
+          <t>Грабовський Олександр Валентинович</t>
+        </is>
+      </c>
+      <c r="U43" s="8"/>
+      <c r="V43" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="inlineStr">
+        <is>
+          <t>Ярунський міжшкільний навчально-виробничий комбінат</t>
+        </is>
+      </c>
+      <c r="B44" s="6" t="n">
+        <v>3122</v>
+      </c>
+      <c r="C44" s="6"/>
+      <c r="D44" s="5" t="inlineStr">
+        <is>
+          <t>Ярунський МНВК</t>
+        </is>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="6" t="n">
+        <v>2000</v>
+      </c>
+      <c r="H44" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I44" s="5" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J44" s="5" t="inlineStr">
+        <is>
+          <t>Відділ освіти районної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="K44" s="7" t="inlineStr">
+        <is>
+          <t>11762</t>
+        </is>
+      </c>
+      <c r="L44" s="7" t="inlineStr">
+        <is>
+          <t>UA18080230010039746</t>
+        </is>
+      </c>
+      <c r="M44" s="5" t="inlineStr">
+        <is>
+          <t>Житомирська обл.</t>
+        </is>
+      </c>
+      <c r="N44" s="5" t="inlineStr">
+        <is>
+          <t>с. Ярунь</t>
+        </is>
+      </c>
+      <c r="O44" s="5" t="inlineStr">
+        <is>
+          <t>вул. Паркова, 14</t>
+        </is>
+      </c>
+      <c r="P44" s="5" t="inlineStr">
+        <is>
+          <t>04141 631 30</t>
+        </is>
+      </c>
+      <c r="Q44" s="5" t="inlineStr">
+        <is>
+          <t>yarunskiiMNVK@yandex.ru</t>
+        </is>
+      </c>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5" t="inlineStr">
+        <is>
           <t>директор</t>
         </is>
       </c>
-      <c r="T42" s="5"/>
-      <c r="U42" s="8" t="n">
+      <c r="T44" s="5"/>
+      <c r="U44" s="8" t="n">
         <v>43405</v>
       </c>
-      <c r="V42" s="5" t="inlineStr">
+      <c r="V44" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:V42"/>
+  <autoFilter ref="A1:V44"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>