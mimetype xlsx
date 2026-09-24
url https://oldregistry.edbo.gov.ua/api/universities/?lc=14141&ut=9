--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -393,51 +393,51 @@
           <t>вул. Каденюка Леоніда, 7</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>0626653031</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>stzt@meta.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>www.sltzt.do.am</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов`язки директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Жиров Юрій Володимирович</t>
+          <t>Плоха Вікторія Леонідівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Слов’янський фаховий коледж індустрії та фармації</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>760</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>СФКІнФарм</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Sloviansk Applied Collеge of industry and pharmacy</t>
         </is>
       </c>