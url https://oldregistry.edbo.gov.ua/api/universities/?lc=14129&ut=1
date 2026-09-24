--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -482,52 +482,58 @@
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>+380626420326</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>donoippo@gmail.com</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://ippo.dn.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Барабанова Олена Анатоліївна</t>
         </is>
       </c>
-      <c r="U3" s="8"/>
-      <c r="V3" s="5"/>
+      <c r="U3" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V3" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Донбаська державна машинобудівна академія</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>52</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ДДМА</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Donbas state engineering academy</t>
         </is>
       </c>
       <c r="F4" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>