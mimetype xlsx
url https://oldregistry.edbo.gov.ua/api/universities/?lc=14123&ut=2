--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -380,56 +380,56 @@
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>просп. Єдності, 51</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+30677652883</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>mplspit60@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>mplsuit.at.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Канашина Світлана Вікторівна</t>
+          <t>Шабанов Віктор Іванович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Маріупольський центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>2362</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Маріупольський ЦПТО"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1901</v>
       </c>