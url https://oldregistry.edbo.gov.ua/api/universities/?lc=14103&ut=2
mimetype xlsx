--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -385,51 +385,51 @@
           <t>вул. Набережна, 4</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>06227446867</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>agrolitsej@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>www.agrolitsej147.com.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Канделюк Олена Василівна</t>
+          <t>Шванік Сергій Михайлович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Артемівська автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>3367</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>Артемівська автомобільна школа ТСОУ</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1992</v>
       </c>