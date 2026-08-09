--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$34</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$32</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V34"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -1330,2075 +1330,1881 @@
         <is>
           <t>krkdonnuet@gmail.com</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>http://krkdonnuet.wixsite.com/krkdonnuet</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Кравцов Олександр Олексійович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Маріупольський фаховий коледж Донецького національного університету економіки і торгівлі імені Михайла Туган-Барановського"</t>
+          <t>Бахмутський фаховий коледж транспортної інфраструктури</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>ВСП "МФК ДонНУЕТ імені Михайла Туган-Барановського"</t>
+          <t>БФКТІ</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Unit “Mariupol Professional College of Donetsk National University of Economics and Trade named after Mykhailo Tugan-Baranovsky”</t>
+          <t>Bakhmut Applied College of Transport Infrastructure</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>1968</v>
+        <v>1955</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>87506</t>
+          <t>84500</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010029262</t>
+          <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
-          <t>м. Маріуполь</t>
+          <t>м. Бахмут</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Матросова, 7</t>
+          <t>вул. Миру, 8</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(097) 603 70 45</t>
+          <t>+380953180341, +380956049619</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>mariupolkollege@donnuet.edu.ua</t>
+          <t>atehzt@gmail.com</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>https://mk.donnuet.edu.ua/</t>
+          <t>atzt.com.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Шаповалова Інесса Вадимівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Зінченко Микола Федорович</t>
+        </is>
+      </c>
+      <c r="U13" s="8"/>
+      <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Бахмутський фаховий коледж транспортної інфраструктури</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «БАХМУТСЬКИЙ ФАХОВИЙ КОЛЕДЖ КУЛЬТУРИ І МИСТЕЦТВ ІМЕНІ ІВАНА КАРАБИЦЯ»</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>378</v>
+        <v>951</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>БФКТІ</t>
+          <t>"БФККМ ім. І.Карабиця"</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>Bakhmut Applied College of Transport Infrastructure</t>
+          <t>COMMUNAL INSTITUTION "BAKHMUT PROFESSIONAL COLLEGE OF CULTURE AND ART NAMED AFTER IVAN KARABYTS"</t>
         </is>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>1955</v>
+        <v>1903</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Управління (головне управління) культури обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
           <t>84500</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Бахмут</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Миру, 8</t>
+          <t>вул. Кравченко Наталі, 12</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+380953180341, +380956049619</t>
+          <t>+38 (093) 053-09-11</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>atehzt@gmail.com</t>
+          <t>bakhartcollege@gmail.com</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
-          <t>atzt.com.ua</t>
+          <t>https://amuzatua.wixsite.com/amuz</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Зінченко Микола Федорович</t>
+          <t>Олейніков Олексій Олександрович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «БАХМУТСЬКИЙ ФАХОВИЙ КОЛЕДЖ КУЛЬТУРИ І МИСТЕЦТВ ІМЕНІ ІВАНА КАРАБИЦЯ»</t>
+          <t>Відокремлений структурний підрозділ "Костянтинівський індустріальний фаховий коледж Державного вищого навчального закладу "Донецький національний технічний університет"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="C15" s="6"/>
+        <v>1097</v>
+      </c>
+      <c r="C15" s="6" t="n">
+        <v>202</v>
+      </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>"БФККМ ім. І.Карабиця"</t>
+          <t>ВСП КІФК ДВНЗ ДонНТУ</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>COMMUNAL INSTITUTION "BAKHMUT PROFESSIONAL COLLEGE OF CULTURE AND ART NAMED AFTER IVAN KARABYTS"</t>
+          <t>Separated Structural Subdivision "Kostiantynivka Industrial Professional College State Higher Educational Establishment "Donetsk National Technical University"</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1903</v>
+        <v>1929</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>Управління (головне управління) культури обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>84500</t>
+          <t>85110</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA14020010010059145</t>
+          <t>UA14120070010085843</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
-          <t>м. Бахмут</t>
+          <t>м. Костянтинівка</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Кравченко Наталі, 12</t>
+          <t>просп. Свободи, 168</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>+38 (093) 053-09-11</t>
+          <t>+380 66 167 38 50</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>bakhartcollege@gmail.com</t>
+          <t>kit@donntu.edu.ua</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
-          <t>https://amuzatua.wixsite.com/amuz</t>
+          <t>https://www.kifkdonntu.com.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Олейніков Олексій Олександрович</t>
+          <t>Самаріна Аліна Миколаївна</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Костянтинівський індустріальний фаховий коледж Державного вищого навчального закладу "Донецький національний технічний університет"</t>
+          <t>Вiдокремлений структурний пiдроздiл "Краматорський фаховий коледж промисловостi, iнформацiйних технологiй та бiзнесу Донбаської державної машинобудiвної академiї"</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>1097</v>
+        <v>649</v>
       </c>
       <c r="C16" s="6" t="n">
-        <v>202</v>
+        <v>52</v>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ВСП КІФК ДВНЗ ДонНТУ</t>
+          <t>ВСП "КФК ПІТБ ДДМА"</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Subdivision "Kostiantynivka Industrial Professional College State Higher Educational Establishment "Donetsk National Technical University"</t>
+          <t>Separated Structural Subdivision "Kramatorsk Applied College of Industry, Information Technologies and Business of Donbas State Engineering Academy"</t>
         </is>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>1929</v>
+        <v>1997</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>85110</t>
+          <t>84303</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
-          <t>UA14120070010085843</t>
+          <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
-          <t>м. Костянтинівка</t>
+          <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>просп. Свободи, 168</t>
+          <t>вул. В. Садова, 99</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+380 66 167 38 50</t>
+          <t>+380509675344</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>kit@donntu.edu.ua</t>
+          <t>kfkpitbddma@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
-          <t>https://www.kifkdonntu.com.ua</t>
+          <t>https://pitbddma.org.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Самаріна Аліна Миколаївна</t>
+          <t>Макуха Олексій Миколайович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Вiдокремлений структурний пiдроздiл "Краматорський фаховий коледж промисловостi, iнформацiйних технологiй та бiзнесу Донбаської державної машинобудiвної академiї"</t>
+          <t>Краматорський фаховий коледж технологій та дизайну</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>649</v>
-[...3 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ВСП "КФК ПІТБ ДДМА"</t>
+          <t>КрамФКТД</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Subdivision "Kramatorsk Applied College of Industry, Information Technologies and Business of Donbas State Engineering Academy"</t>
+          <t>Kramatorsk Applied College of Technologies and Design</t>
         </is>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1997</v>
+        <v>1966</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>84303</t>
+          <t>84313</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. В. Садова, 99</t>
+          <t>бульв. Машинобудівників, 36</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+380509675344</t>
+          <t>(06264) 163 40</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>kfkpitbddma@ukr.net</t>
+          <t>kramktt@ukr.net</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>https://pitbddma.org.ua</t>
+          <t>https://kramatorskytt.wixsite.com/krtt</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Макуха Олексій Миколайович</t>
+          <t>Малюкова Вікторія Геннадіївна</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Краматорський фаховий коледж технологій та дизайну</t>
+          <t>Комунальний заклад "Маріупольський медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>1038</v>
+        <v>1251</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>КрамФКТД</t>
+          <t>КЗ "ММФК"</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>Kramatorsk Applied College of Technologies and Design</t>
+          <t>Communal Institution "Mariupol Medical Professional College"</t>
         </is>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>1966</v>
+        <v>1930</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>84313</t>
+          <t>87515</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA14120090010038661</t>
+          <t>UA14140050000020560</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>м. Краматорськ</t>
+          <t>Маріупольська ОТГ</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>бульв. Машинобудівників, 36</t>
+          <t>вул. Митрополитська, 42</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>(06264) 163 40</t>
+          <t>097 428-97-96</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>kramktt@ukr.net</t>
+          <t>medic.oksa@ukr.net</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>https://kramatorskytt.wixsite.com/krtt</t>
+          <t>medmar.com.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Малюкова Вікторія Геннадіївна</t>
+          <t>Винниченко Тетяна Валеріївна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Маріупольський медичний фаховий коледж"</t>
+          <t>Маріупольський електромеханічний фаховий коледж</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>1251</v>
+        <v>644</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>КЗ "ММФК"</t>
+          <t>МЕМФК</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>Communal Institution "Mariupol Medical Professional College"</t>
+          <t>Mariupol electromechanical Professional Pre-Higher College</t>
         </is>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1930</v>
+        <v>1970</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>87515</t>
+          <t>87525</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA14140050000020560</t>
+          <t>UA14140050010350963</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>Маріупольська ОТГ</t>
+          <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Митрополитська, 42</t>
+          <t>вул. Зелінського, 11</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>097 428-97-96</t>
+          <t>+38(0352)269534, +38(0352)281966, +38(097)2200535</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>medic.oksa@ukr.net</t>
+          <t>memfk.tehnikum@gmail.com</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
-          <t>medmar.com.ua</t>
+          <t>www.maremt.net</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Винниченко Тетяна Валеріївна</t>
+          <t>Верескун Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський електромеханічний фаховий коледж</t>
+          <t>Слов`янський фаховий коледж транспортної інфраструктури</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>644</v>
+        <v>1329</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>МЕМФК</t>
+          <t>СФКТІ</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>Mariupol electromechanical Professional Pre-Higher College</t>
-[...2 lines deleted...]
-      <c r="F20" s="7"/>
+          <t>Slovianskyi applied college transport infrastructure</t>
+        </is>
+      </c>
+      <c r="F20" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G20" s="6" t="n">
-        <v>1970</v>
+        <v>1938</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>87525</t>
+          <t>84109</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010350963</t>
+          <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Маріуполь</t>
+          <t>м. Слов’янськ</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Зелінського, 11</t>
+          <t>вул. Каденюка Леоніда, 7</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>+38(0352)269534, +38(0352)281966, +38(097)2200535</t>
+          <t>0626653031</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>memfk.tehnikum@gmail.com</t>
+          <t>stzt@meta.ua</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>www.maremt.net</t>
+          <t>www.sltzt.do.am</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Виконуючий обов`язки директора</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Верескун Олена Анатоліївна</t>
+          <t>Жиров Юрій Володимирович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Слов`янський фаховий коледж транспортної інфраструктури</t>
+          <t>Слов’янський фаховий коледж індустрії та фармації</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>1329</v>
+        <v>760</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>СФКТІ</t>
+          <t>СФКІнФарм</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Slovianskyi applied college transport infrastructure</t>
+          <t>Sloviansk Applied Collеge of industry and pharmacy</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G21" s="6" t="n">
-        <v>1938</v>
+        <v>1909</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>84109</t>
+          <t>84122</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
           <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Слов’янськ</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Каденюка Леоніда, 7</t>
+          <t>вул. Центральна, 41</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>0626653031</t>
+          <t>0508283795</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>stzt@meta.ua</t>
+          <t>post@inpharm.ukr.education</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
-          <t>www.sltzt.do.am</t>
+          <t>www.skif.dn.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов`язки директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Жиров Юрій Володимирович</t>
+          <t>Котляров Олексій Володимирович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Слов'янський фаховий коледж Державного некомерційного підприємства "Державний університет "Київський авіаційний інститут"</t>
+          <t>Донбаський фаховий коледж технологій та управління</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>7234</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>СФК КАІ</t>
+          <t>ДонФКТУ</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>Slovyansk applied college State non-commercial company «State university «Kyiv aviation institute»</t>
-[...2 lines deleted...]
-      <c r="F22" s="7"/>
+          <t>Donbass Applied College of technology and management</t>
+        </is>
+      </c>
+      <c r="F22" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G22" s="6" t="n">
-        <v>2024</v>
+        <v>1963</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>84100</t>
+          <t>85200</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA14120210010032554</t>
+          <t>UA14020110010025394</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>м. Слов’янськ</t>
+          <t>м. Торецьк</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 27</t>
+          <t>вул. ЄВГЕНА СЕДНЄВА, 3А</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>+380(50)626-39-33</t>
+          <t>+38(062)-474-14-23</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>sfkkai@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>miningteh2@gmail.com</t>
+        </is>
+      </c>
+      <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>В.о. начальника коледжу</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Петроченко Олексій Вячеславович</t>
+          <t>Дорошенко Вікторія Вікторівна</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Слов’янський фаховий коледж індустрії та фармації</t>
+          <t>Торезький фаховий коледж Маріупольського державного університету</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="C23" s="6"/>
+        <v>6527</v>
+      </c>
+      <c r="C23" s="6" t="n">
+        <v>19</v>
+      </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>СФКІнФарм</t>
-[...11 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1909</v>
+        <v>2021</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>84122</t>
+          <t>86600</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA14120210010032554</t>
+          <t>UA14060150010042613</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>м. Слов’янськ</t>
+          <t>м. Чистякове</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 41</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Піонерська, 19</t>
+        </is>
+      </c>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Котляров Олексій Володимирович</t>
-[...3 lines deleted...]
-      <c r="V23" s="5"/>
+          <t>Трофименко Микола Валерійович</t>
+        </is>
+      </c>
+      <c r="U23" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V23" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Донбаський фаховий коледж технологій та управління</t>
+          <t>Ясинуватський фаховий коледж Маріупольського державного університету</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="C24" s="6"/>
+        <v>6528</v>
+      </c>
+      <c r="C24" s="6" t="n">
+        <v>19</v>
+      </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ДонФКТУ</t>
-[...11 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1963</v>
+        <v>2021</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>85200</t>
+          <t>86000</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA14020110010025394</t>
+          <t>UA14080110010033879</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>м. Торецьк</t>
+          <t>м. Ясинувата</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. ЄВГЕНА СЕДНЄВА, 3А</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Бєлінського, 31</t>
+        </is>
+      </c>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Дорошенко Вікторія Вікторівна</t>
-[...3 lines deleted...]
-      <c r="V24" s="5"/>
+          <t>Трофименко Микола Валерійович</t>
+        </is>
+      </c>
+      <c r="U24" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V24" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Торезький фаховий коледж Маріупольського державного університету</t>
+          <t>Відокремлений структурний підрозділ "Донецький фаховий коледж Східноукраїнського національного університету імені Володимира Даля"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>6527</v>
+        <v>6753</v>
       </c>
       <c r="C25" s="6" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...3 lines deleted...]
-      <c r="F25" s="7"/>
+          <t>ВСП "ДФК СНУ ім. В.Даля"</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>Separate structural subdivision "Donetsk Applied College of Volodymyr Dahl Eastukrainian National University"</t>
+        </is>
+      </c>
+      <c r="F25" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G25" s="6" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>86600</t>
+          <t>85630</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA14060150010042613</t>
+          <t>UA14160130020025938</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>м. Чистякове</t>
+          <t>м. Красногорівка</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Піонерська, 19</t>
-[...4 lines deleted...]
-      <c r="R25" s="5"/>
+          <t>вул. Нахімова, 2А</t>
+        </is>
+      </c>
+      <c r="P25" s="5" t="inlineStr">
+        <is>
+          <t>+380(95)-399-49-62</t>
+        </is>
+      </c>
+      <c r="Q25" s="5" t="inlineStr">
+        <is>
+          <t>vpdonteh@ukr.net</t>
+        </is>
+      </c>
+      <c r="R25" s="5" t="inlineStr">
+        <is>
+          <t>http://dfc.snu.edu.ua/</t>
+        </is>
+      </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Трофименко Микола Валерійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Внукова Олена Володимирівна</t>
+        </is>
+      </c>
+      <c r="U25" s="8"/>
+      <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Ясинуватський фаховий коледж Маріупольського державного університету</t>
+          <t>Лиманський медичний фаховий коледж Донецького національного медичного університету</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>6528</v>
+        <v>1283</v>
       </c>
       <c r="C26" s="6" t="n">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E26" s="5"/>
+          <t>ЛМФК ДНМУ</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>Lyman Medical Professional College of Donetsk National Medical University</t>
+        </is>
+      </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>2021</v>
+        <v>1954</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство охорони здоров`я України</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>86000</t>
+          <t>84404</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA14080110010033879</t>
+          <t>UA14120110010088407</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>м. Ясинувата</t>
+          <t>м. Лиман</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Бєлінського, 31</t>
-[...3 lines deleted...]
-      <c r="Q26" s="5"/>
+          <t>вул. Привокзальна, 27</t>
+        </is>
+      </c>
+      <c r="P26" s="5" t="inlineStr">
+        <is>
+          <t>062612 65 30</t>
+        </is>
+      </c>
+      <c r="Q26" s="5" t="inlineStr">
+        <is>
+          <t>meduch@i.ua</t>
+        </is>
+      </c>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Трофименко Микола Валерійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Каськова Наталія Федорівна</t>
+        </is>
+      </c>
+      <c r="U26" s="8"/>
+      <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Донецький фаховий коледж Східноукраїнського національного університету імені Володимира Даля"</t>
+          <t>Селидівський політехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>6753</v>
-[...3 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>ВСП "ДФК СНУ ім. В.Даля"</t>
+          <t>СПФК</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>Separate structural subdivision "Donetsk Applied College of Volodymyr Dahl Eastukrainian National University"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selydove Polytechnic Applied College</t>
+        </is>
+      </c>
+      <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>2022</v>
+        <v>1965</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>85630</t>
+          <t>85400</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA14160130020025938</t>
+          <t>UA14160230010080205</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>м. Красногорівка</t>
+          <t>м. Селидове</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Нахімова, 2А</t>
+          <t>вул. К. Маркса, 35</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>+380(95)-399-49-62</t>
+          <t>+38(062)-377-49-71</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>vpdonteh@ukr.net</t>
+          <t>sgtposta@meta.ua</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
-          <t>http://dfc.snu.edu.ua/</t>
+          <t>https://spfcua.wixsite.com/spfc</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Внукова Олена Володимирівна</t>
+          <t>Ситник Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Лиманський медичний фаховий коледж Донецького національного медичного університету</t>
+          <t>Комунальний заклад "Бахмутський медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>1283</v>
-[...3 lines deleted...]
-      </c>
+        <v>1135</v>
+      </c>
+      <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>ЛМФК ДНМУ</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>Lyman Medical Professional College of Donetsk National Medical University</t>
+          <t>Bakhmut medical professional college communal institution</t>
         </is>
       </c>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1954</v>
+        <v>1926</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
-          <t>Міністерство охорони здоров`я України</t>
+          <t>Управління (головне управління) охорони здоров`я обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>84404</t>
+          <t>84500</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA14120110010088407</t>
+          <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>м. Лиман</t>
+          <t>м. Бахмут</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Привокзальна, 27</t>
+          <t>вул. Носакова, 9</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>062612 65 30</t>
+          <t>+380 99 373 2952</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>meduch@i.ua</t>
-[...2 lines deleted...]
-      <c r="R28" s="5"/>
+          <t>artemovsk_meduchil@ukr.net</t>
+        </is>
+      </c>
+      <c r="R28" s="5" t="inlineStr">
+        <is>
+          <t>amedu.edu.ua</t>
+        </is>
+      </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Каськова Наталія Федорівна</t>
+          <t>Красножон Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Селидівський політехнічний фаховий коледж</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ДОНЕЦЬКИЙ ОБЛАСНИЙ СПЕЦІАЛІЗОВАНИЙ ФАХОВИЙ КОЛЕДЖ СПОРТИВНОГО ПРОФІЛЮ ІМ. С. БУБКИ"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>750</v>
+        <v>483</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>СПФК</t>
+          <t>КЗ "ДОСФКСП ім. С. БУБКИ"</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Selydove Polytechnic Applied College</t>
+          <t>COMMUNAL INSTITUTION "DONETSK REGIONAL SPECIALIZED PROFESSIONAL COLLEGE OF SPORTS PROFILE NAMED AFTER S. BUBKA"</t>
         </is>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1965</v>
+        <v>1989</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>85400</t>
+          <t>84500</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA14160230010080205</t>
+          <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>м. Селидове</t>
+          <t>м. Бахмут</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. К. Маркса, 35</t>
+          <t>вул. Благовіщенська, 43</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>+38(062)-377-49-71</t>
+          <t>0951048897</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>sgtposta@meta.ua</t>
+          <t>dvuor.s.bubki@dn.gov.ua</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>https://spfcua.wixsite.com/spfc</t>
+          <t>www.uor.dn.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Ситник Людмила Миколаївна</t>
+          <t>Анушкевич Ігор Казимирович</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Бахмутський медичний фаховий коледж"</t>
+          <t>Маріупольський будівельний фаховий коледж</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>1135</v>
+        <v>993</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>МБФК</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>Bakhmut medical professional college communal institution</t>
+          <t>Mariupol Construction Professional College</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1926</v>
+        <v>1969</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
-          <t>Управління (головне управління) охорони здоров`я обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>84500</t>
+          <t>87526</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA14020010010059145</t>
+          <t>UA14140050010258579</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>м. Бахмут</t>
+          <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Носакова, 9</t>
+          <t>просп. Свободи, 90</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>+380 99 373 2952</t>
+          <t>+38(062)-958-75-44;</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>artemovsk_meduchil@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>msklabvt@gmail.com</t>
+        </is>
+      </c>
+      <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Красножон Наталя Миколаївна</t>
+          <t>Білай Антон Вікторович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ДОНЕЦЬКИЙ ОБЛАСНИЙ СПЕЦІАЛІЗОВАНИЙ ФАХОВИЙ КОЛЕДЖ СПОРТИВНОГО ПРОФІЛЮ ІМ. С. БУБКИ"</t>
+          <t>Слов’янський енергобудівний фаховий коледж</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>483</v>
+        <v>758</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>КЗ "ДОСФКСП ім. С. БУБКИ"</t>
+          <t>СЕБФК</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>COMMUNAL INSTITUTION "DONETSK REGIONAL SPECIALIZED PROFESSIONAL COLLEGE OF SPORTS PROFILE NAMED AFTER S. BUBKA"</t>
+          <t>Sloviansk Power-Вuilding Applied College</t>
         </is>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>1989</v>
+        <v>1957</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>84500</t>
+          <t>84112</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA14020010010059145</t>
+          <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>м. Бахмут</t>
+          <t>м. Слов’янськ</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Благовіщенська, 43</t>
+          <t>вул. Вчительська, 40</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>0951048897</t>
+          <t>066-936-45-85 (приймальна комісія)</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>dvuor.s.bubki@dn.gov.ua</t>
+          <t>sebt@ukr.net (загальна)</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>www.uor.dn.ua</t>
+          <t>www.sebfk.in.ua</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора Слов’янського енергобудівного фахового коледжу</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Анушкевич Ігор Казимирович</t>
+          <t>Турка Віктор Миколайович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський будівельний фаховий коледж</t>
+          <t>Великоанадольський лісотехнічний фаховий коледж імені Віктора Єгоровича фон Граффа</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>993</v>
+        <v>395</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>МБФК</t>
+          <t>ФК ВАЛТ ІМ. В.Є ФОН ГРАФФА</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>Mariupol Construction Professional College</t>
+          <t>VICTOR VON HRAFF 'VELYKANADOL'SKIY FORESTRY TECHNICAL APPLIED COLLEGE</t>
         </is>
       </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>1969</v>
+        <v>1999</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>87526</t>
+          <t>85727</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010258579</t>
+          <t>UA14040110040043804</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>м. Маріуполь</t>
+          <t>с-ще Графське</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>просп. Свободи, 90</t>
+          <t>вул. Алімова, 5</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+38(062)-958-75-44;</t>
+          <t>+38(050)-722-70-82</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>msklabvt@gmail.com</t>
+          <t>valk1843@ukr.net</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Білай Антон Вікторович</t>
+          <t>Чугаєв Сергій Вікторович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
-[...178 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:V34"/>
+  <autoFilter ref="A1:V32"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>