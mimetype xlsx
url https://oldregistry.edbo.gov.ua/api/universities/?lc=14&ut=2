--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -365,56 +365,56 @@
           <t>85702</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA14140050010258579</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>просп. Єдності, 51</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+30677652883</t>
+          <t>+38(095)-290-33-07</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>mplspit60@ukr.net</t>
+          <t>mr_plspit60@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>mplsuit.at.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Шабанов Віктор Іванович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Красногорівське вище професійне училище"</t>
         </is>
@@ -824,58 +824,52 @@
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>(06236) 3-77-01</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>aptu_43@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>avdiivka.ptu.in.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Костін Володимир Олександрович</t>
         </is>
       </c>
-      <c r="U7" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U7" s="8"/>
+      <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Артемівська автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3367</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>Артемівська автомобільна школа ТСОУ</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>1992</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4246,58 +4240,52 @@
       <c r="P45" s="5" t="inlineStr">
         <is>
           <t>0623534122</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
           <t>licey80@i.ua</t>
         </is>
       </c>
       <c r="R45" s="5" t="inlineStr">
         <is>
           <t>RPL80.org.ua</t>
         </is>
       </c>
       <c r="S45" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
           <t>Подолець Ганна Олександрівна</t>
         </is>
       </c>
-      <c r="U45" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U45" s="8"/>
+      <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <t>Селидівський професійний ліцей</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
         <v>1910</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t>Селидівський ПЛ</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
         <v>1971</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -5448,56 +5436,56 @@
         </is>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
           <t>м. Торецьк</t>
         </is>
       </c>
       <c r="O59" s="5" t="inlineStr">
         <is>
           <t>вул. Приймаченко Марії, 3</t>
         </is>
       </c>
       <c r="P59" s="5" t="inlineStr">
         <is>
           <t>+380(99)-498-87-48</t>
         </is>
       </c>
       <c r="Q59" s="5" t="inlineStr">
         <is>
           <t>angelaponomarenko74@gmail.com</t>
         </is>
       </c>
       <c r="R59" s="5"/>
       <c r="S59" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>в.о. директора закладу</t>
         </is>
       </c>
       <c r="T59" s="5" t="inlineStr">
         <is>
-          <t>Пономаренко Анжела Миколаївна</t>
+          <t>Шерстньова Маргарита Валеріївна</t>
         </is>
       </c>
       <c r="U59" s="8"/>
       <c r="V59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Бахмутський центр професійно-технічної освіти "</t>
         </is>
       </c>
       <c r="B60" s="6" t="n">
         <v>2101</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Бахмутський ЦПТО"</t>
         </is>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="7"/>
       <c r="G60" s="6" t="n">
         <v>1955</v>
       </c>