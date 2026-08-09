--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -380,56 +380,56 @@
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>просп. Єдності, 51</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+30677652883</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>mplspit60@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>mplsuit.at.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Канашина Світлана Вікторівна</t>
+          <t>Шабанов Віктор Іванович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Красногорівське вище професійне училище"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1955</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ДНЗ Красногорівське "ВПУ"</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>State educational ihstitution "Krasnogorivske Higher Vocational School"</t>
         </is>
       </c>
@@ -480,58 +480,52 @@
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(06278)2-24-60</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>dnz-kvpu143@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>www.kras-dnz.org</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Хмара Валентина Георгіївна</t>
         </is>
       </c>
-      <c r="U3" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U3" s="8"/>
+      <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Торецький професійний ліцей</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>2263</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Торецький ПЛ</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>1989</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -739,51 +733,51 @@
           <t>вул. Набережна, 4</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>06227446867</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>agrolitsej@ukr.net</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>www.agrolitsej147.com.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Канделюк Олена Василівна</t>
+          <t>Шванік Сергій Михайлович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Авдіївське професійно-технічне училище</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>2369</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>Авдіївське ПТУ</t>
         </is>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
         <v>1984</v>
       </c>