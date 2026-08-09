--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1095,56 +1095,56 @@
           <t>84313</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Академічна, 72</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-035-15-37</t>
+          <t>+38(063)-729-94-57</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>dgma@dgma.donetsk.ua</t>
+          <t>ddma@ddma.edu.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.dgma.donetsk.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Томашевський Роман Сергійович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Приватний вищий навчальний заклад "Краматорський економіко-гуманітарний інститут"</t>
         </is>