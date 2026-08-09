--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -365,51 +365,51 @@
           <t>52173</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA12040230010024032</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с. Саксагань</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Соловйова, 1</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0565134102, 0689657240</t>
+          <t>+38(068)-965-72-40</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>zdcpto@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>zdcpto.ptu.in.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Циган Віктор Васильович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>