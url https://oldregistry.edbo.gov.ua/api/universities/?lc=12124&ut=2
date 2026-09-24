--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -466,58 +466,52 @@
         <is>
           <t>вул. Полтавська, 129-А</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(095)479-39-64</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>texshkola@gmail.com</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Куликівський Михайло Анатолійович</t>
         </is>
       </c>
-      <c r="U3" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U3" s="8"/>
+      <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Автошкола"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>4251</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ПП "АВТОШКОЛА"</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>1998</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>