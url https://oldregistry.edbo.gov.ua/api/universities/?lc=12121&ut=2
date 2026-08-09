--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -405,109 +405,113 @@
         <is>
           <t>Шуваєв Сергій Павлович</t>
         </is>
       </c>
       <c r="U2" s="8" t="n">
         <v>45748</v>
       </c>
       <c r="V2" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Покровський центр підготовки і перепідготовки робітничих кадрів" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>6879</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗО "ПЦППРК" ДОР"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2023</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>53300</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA12080090010010311</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Покров</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Джонсона Бориса, 17</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-117-79-08;</t>
+          <t>+38(066)-117-79-08</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>dptnz_optu@i.ua</t>
         </is>
       </c>
-      <c r="R3" s="5"/>
+      <c r="R3" s="5" t="inlineStr">
+        <is>
+          <t>https://pcpprk.dp.ua</t>
+        </is>
+      </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Дяченко Наталія Василівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 