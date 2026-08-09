--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -365,77 +365,71 @@
           <t>53400</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Єдності, 62</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-656-00-07</t>
+          <t>+38(056)-656-00-07</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>secretary@mgok.dp.ua</t>
+          <t>mgzk.info@gmail.com.</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Голова правління</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Алєксєєнко Олексій Миколайович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Онищенко Людмила Вікторівна</t>
+        </is>
+      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Марганецький професійний ліцей"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>2161</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ"МПЛ"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1988</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>