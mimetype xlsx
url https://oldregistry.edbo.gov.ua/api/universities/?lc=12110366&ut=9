--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -576,51 +576,51 @@
           <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Федора Караманиць, 37Г</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38(098)-101-54-17</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>gemk_knu@i.ua</t>
+          <t>gemfk@kgemt.org.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>www.kgemt.org.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Губанова Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>