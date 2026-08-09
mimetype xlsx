--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -389,51 +389,51 @@
           <t>вул. Грабовського, 12</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+38(098)-560-85-88;</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>vnz_komc@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://komu.dp.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Ракітянська Людмила Володимирівна</t>
+          <t>Добровольська Галина Андріївна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ «Індустріальний фаховий коледж Криворізького національного університету»</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1165</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>919</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ВСП «ІФК КНУ»</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Separate structural subdivision «Industrial Vocation College of Kryvyi Rih National University»</t>
@@ -859,71 +859,71 @@
           <t>50096</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Федора Караманиць, 37Г</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>380983595646</t>
+          <t>+38(098)-101-54-17</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>gemk_knu@i.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.kgemt.org.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Горшков Віктор Вікторович</t>
+          <t>Губанова Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Інгулецький фаховий коледж Криворізького національного університету"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>533</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>919</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ВСП "Інгулецький ФК КНУ"</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>Disconnected structural subdivision "Inhulets speciality college Kryvyi Rih National University"</t>
@@ -1358,67 +1358,67 @@
         <is>
           <t>kct@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>https://kbkcollege.net</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Ківітова Віта Володимирівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>КРИВОРІЗЬКИЙ ФАХОВИЙ КОЛЕДЖ ДЕРЖАВНОГО НЕКОМЕРЦІЙНОГО ПІДПРИЄМСТВА "ДЕРЖАВНИЙ УНІВЕРСИТЕТ "КИЇВСЬКИЙ АВІАЦІЙНИЙ ІНСТИТУТ"</t>
+          <t>КРИВОРІЗЬКИЙ ФАХОВИЙ КОЛЕДЖ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ «КИЇВСЬКИЙ АВІАЦІЙНИЙ ІНСТИТУТ»</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>7232</v>
       </c>
       <c r="C13" s="6" t="n">
         <v>7208</v>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>КРФК КАІ</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>КRYVYI RIH PROFESSIONAL COLLEGE OF STATE NON-COMMERCIAL COMPANY «STATE UNIVERSITY «KYIV AVIATION INSTITUTE»</t>
+          <t>KRYVYI RIH PROFESSIONAL COLLEGE OF NATIONAL UNIVERSITY «KYIV AVIATION INSTITUTE»</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6"/>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
           <t>50045</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">