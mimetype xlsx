--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -864,51 +864,51 @@
           <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Федора Караманиць, 37Г</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+38(098)-101-54-17</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>gemk_knu@i.ua</t>
+          <t>gemfk@kgemt.org.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.kgemt.org.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Губанова Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Інгулецький фаховий коледж Криворізького національного університету"</t>
         </is>