--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -492,65 +492,65 @@
         <is>
           <t>prsvarz.dp@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>dvgz.dsns.gov</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>командир загону</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Бицко Сергій Володимирович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання «Криворізька академія патрульної поліції»</t>
+          <t>Державний заклад професійної освіти із специфічними умовами навчання "Криворізька академія патрульної поліції"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>5703</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
-          <t>Криворізька академія патрульної поліції</t>
+          <t>Криворiзька академія патрульноi полiцii</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
-          <t>STATE INSTITUTIONAL OF VOCATIONAL (VOCATIONAL AND TECHNICAL) EDUCATION WITH SPECIFIC TRAINING CONDITIONS «KRYVYI RIH ACADEMY OF PATROL POLICE»</t>
+          <t>State institution of Vocational education with specific training conditions "Kryrvyi Rih Academy of Patrol Police"</t>
         </is>
       </c>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>2019</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
           <t>50106</t>
         </is>
@@ -930,56 +930,56 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Синьоводська, 10 А</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>(056) 466 11 10</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>pty-29@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>http://kpgeml.ho.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Алійник Юлія Ігорівна</t>
+          <t>Ромах Алла Георгіївна</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Криворізький центр професійної освіти робітничих кадрів торгівлі та ресторанного сервісу"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>2166</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "КЦПОРКТРС"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>1960</v>
       </c>
@@ -1003,51 +1003,51 @@
           <t>50074</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Гетьманська, 78</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>(097)053-68-58</t>
+          <t>+38(095)-775-60-90</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>ptu_62@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>kcporktrs.dp.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Скрипник Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
@@ -1279,139 +1279,143 @@
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Гірнича, 1Л</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>+38(067)-498-31-34</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>kpgtl@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>kpgtl.dp.ua</t>
+          <t>kgk.dр.uа</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Стойчик Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізький професійний коледж будівельної галузі" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>6843</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>КЗО «КПКБГ» ДОР»</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>Komunal?nyy zaklad osvity "Kryvoriz?kyy profesiynyy koledzh budivel?noyi haluzi" Dnipropetrovs?koyi oblasnoyi rady"</t>
+          <t>Municipal educational institution "Kryvyi Rih center for training and retraining of workers in the construction industry" of the Dnipropetrovsk region council</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6"/>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
           <t>50015</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Кропивницького, 21 А</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-632-15-30;</t>
+          <t>+38(067)-632-15-30</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>centrkrog14@ukr.net</t>
         </is>
       </c>
-      <c r="R13" s="5"/>
+      <c r="R13" s="5" t="inlineStr">
+        <is>
+          <t>https://dnz-ktspprkbg.webnode.com.ua/</t>
+        </is>
+      </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
           <t>Яременко Валерій Миколайович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Криворізька автомобільна школа №1 Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>4210</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
@@ -2070,56 +2074,56 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Ушакова, 4</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>+380(68) 189 50 49</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>mcppv@i.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>www.mcppv.com.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Балакін Володимир Григорович</t>
+          <t>Лемеха Сергій Вікторович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Приватне акціонерне товариство "Інгулецький гірничо-збагачувальний комбінат"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>4063</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ПрАТ "ІНГЗК"</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
         <v>2005</v>
       </c>
@@ -2738,58 +2742,52 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 197/27</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>(0564) 51-06-14, 51-12-33, 51-11-22</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>avtomobilist.kr@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5"/>
-      <c r="U29" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Приватний професійно-технічний навчальний заклад "АВТОШКОЛА"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>3063</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ППТНЗ "АВТОШКОЛА"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2816,58 +2814,52 @@
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 197, кв. 27</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
           <t>(0564) 511122, 511233, 510614</t>
         </is>
       </c>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5"/>
-      <c r="U30" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U30" s="8"/>
+      <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ ШАХТИ "ПЕРШОТРАВНЕВА"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
         <v>7133</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t>СТК ТСО УКРАЇНИ Ш. ПЕРШОТРАВНЕВА</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>