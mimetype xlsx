--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1003,51 +1003,51 @@
           <t>50074</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Гетьманська, 78</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+38(095)-775-60-90</t>
+          <t>+38(097)-053-68-58</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>ptu_62@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>kcporktrs.dp.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Скрипник Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
@@ -2661,51 +2661,51 @@
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 197, квартира 27</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
           <t>+380564511122, +380564511233</t>
         </is>
       </c>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5"/>
       <c r="U28" s="8" t="n">
-        <v>46163</v>
+        <v>46262</v>
       </c>
       <c r="V28" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Приватний професійно-технічний навчальний заклад "Автотехшкола"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
         <v>3061</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t>ППТНЗ "Автотехшкола"</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">