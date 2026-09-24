--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -306,222 +306,222 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Кам`янський центр підготовки і перепідготовки робітничих кадрів"</t>
+          <t>Державний професійно-технічний навчальний заклад "Кам`янський центр підготовки та перепідготовки робітничих кадрів будівництва та автотранспорту"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>2167</v>
+        <v>2130</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Кам`янський ЦППРК"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДПТНЗ "КЦППРКБА"</t>
+        </is>
+      </c>
+      <c r="E2" s="5"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
-        <v>1966</v>
+        <v>1944</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
-          <t>51900</t>
+          <t>51910</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
-          <t>UA12040150010213957</t>
+          <t>UA12040150010056523</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Кам’янське</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. Медична, 2</t>
+          <t>вул. Богдана Хмельницького, 20</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+38(098)-412-4025</t>
+          <t>097-572-96-31</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>dptnz_kcpprk@ukr.net</t>
+          <t>kcpprkba@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
-          <t>kcpprk.dp.ua</t>
+          <t>https://kamyanske-kcpprkba.eddy.school/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Донченко Ірина Леонідівна</t>
+          <t>Лихолат Руслан Анатолійович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Кам`янський центр підготовки та перепідготовки робітничих кадрів будівництва та автотранспорту"</t>
+          <t>Державний професійно-технічний навчальний заклад "Кам'янський центр підготовки і перепідготовки робітничих кадрів"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>2130</v>
+        <v>2167</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "КЦППРКБА"</t>
-[...2 lines deleted...]
-      <c r="E3" s="5"/>
+          <t>ДПТНЗ "Кам'янський ЦППРК"</t>
+        </is>
+      </c>
+      <c r="E3" s="5" t="inlineStr">
+        <is>
+          <t>State Vocational and Technical Educational Institution "Kamensk Center for Training and Retraining of Workers"</t>
+        </is>
+      </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
-        <v>1944</v>
+        <v>1961</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
-          <t>51910</t>
+          <t>51900</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
-          <t>UA12040150010056523</t>
+          <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Кам’янське</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
-          <t>вул. Богдана Хмельницького, 20</t>
+          <t>вул. Медична, 2</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>097-572-96-31</t>
+          <t>+38(098)-412-4025</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
-          <t>kcpprkba@ukr.net</t>
+          <t>dptnz_kcpprk@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
-          <t>https://kamyanske-kcpprkba.eddy.school/</t>
+          <t>kcpprk.dp.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Лихолат Руслан Анатолійович</t>
+          <t>Донченко Ірина Леонідівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Кам`янське вище професійне училище</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>2162</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Кам`янське ВПУ</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Kamyanske Higher Professional School</t>
         </is>
       </c>
@@ -1088,52 +1088,58 @@
         <is>
           <t>вул. Роберта Лісовського, 7А</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(097)393-16-48</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>dndzgstk@i.ua</t>
         </is>
       </c>
       <c r="R10" s="5"/>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Старостенко Віктор Анатолійович</t>
         </is>
       </c>
-      <c r="U10" s="8"/>
-      <c r="V10" s="5"/>
+      <c r="U10" s="8" t="n">
+        <v>46276</v>
+      </c>
+      <c r="V10" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Публічне акціонерне товариство "Дніпровський металургійний комбінат"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4181</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ПАТ "Дніпровський меткомбінат"</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>Public joint-stock company "Dneprovsky iron &amp; steel integrated works"</t>
         </is>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>1993</v>
       </c>